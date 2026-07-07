--- v1 (2026-03-12)
+++ v2 (2026-07-07)
@@ -1,213 +1,213 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.template.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
   <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grigliatabella"/>
         <w:tblW w:w="9351" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9351"/>
       </w:tblGrid>
-      <w:tr w:rsidR="002A5853" w:rsidRPr="00502C28" w:rsidTr="00FA0100">
+      <w:tr w:rsidR="002A5853" w:rsidRPr="00B07ACE" w14:paraId="53571CB2" w14:textId="77777777" w:rsidTr="00FA0100">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9351" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6" w:themeFill="accent1" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w:rsidR="002A5853" w:rsidRPr="00C46965" w:rsidRDefault="00981DE0" w:rsidP="00C46965">
+          <w:p w14:paraId="0F9A2EE3" w14:textId="77777777" w:rsidR="002A5853" w:rsidRPr="00C46965" w:rsidRDefault="00981DE0" w:rsidP="00C46965">
             <w:pPr>
               <w:pStyle w:val="IJETNNormal"/>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="_Toc230354090"/>
             <w:bookmarkStart w:id="1" w:name="_Toc474052195"/>
             <w:bookmarkStart w:id="2" w:name="_Toc474052096"/>
             <w:r w:rsidRPr="00C46965">
               <w:t xml:space="preserve">Is this submission sent to </w:t>
             </w:r>
             <w:r w:rsidR="002A5853" w:rsidRPr="00C46965">
               <w:t xml:space="preserve">a call for papers? </w:t>
             </w:r>
             <w:r w:rsidR="00C46965" w:rsidRPr="00C46965">
               <w:t>If so, please specify which one</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="002A5853" w:rsidRPr="00C46965" w:rsidRDefault="002A5853" w:rsidP="00C46965">
+          <w:p w14:paraId="290581F3" w14:textId="77777777" w:rsidR="002A5853" w:rsidRPr="00C46965" w:rsidRDefault="002A5853" w:rsidP="00C46965">
             <w:pPr>
               <w:pStyle w:val="IJETNNormal"/>
             </w:pPr>
             <w:r w:rsidRPr="00C46965">
               <w:t>"</w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="629215981"/>
                 <w:placeholder>
-                  <w:docPart w:val="CDBC82F9273C4F90B436139EDEF1713B"/>
+                  <w:docPart w:val="3A6381B7C86E4FE4959B2C57C33E4E42"/>
                 </w:placeholder>
                 <w:text/>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="008E53EE" w:rsidRPr="00C46965">
                   <w:t>Click or tap here to enter text</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidRPr="00C46965">
               <w:t>"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00285B8D" w:rsidRPr="003F1865" w:rsidRDefault="00285B8D" w:rsidP="00285B8D">
+    <w:p w14:paraId="4FF4B533" w14:textId="77777777" w:rsidR="00285B8D" w:rsidRPr="003F1865" w:rsidRDefault="00285B8D" w:rsidP="00285B8D">
       <w:pPr>
         <w:pStyle w:val="1IJETENGLISHPaperTitle"/>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00472DEC">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Title in English [</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>IJET</w:t>
       </w:r>
       <w:r w:rsidRPr="00472DEC">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>_A_PaperTitle</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00472DEC">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
       <w:r w:rsidRPr="004B3E56">
         <w:rPr>
           <w:rStyle w:val="Rimandonotaapidipagina"/>
         </w:rPr>
         <w:footnoteReference w:id="2"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004B3E56" w:rsidRPr="009854EF" w:rsidRDefault="003F1865" w:rsidP="00117041">
+    <w:p w14:paraId="79D84BE0" w14:textId="77777777" w:rsidR="004B3E56" w:rsidRPr="009854EF" w:rsidRDefault="003F1865" w:rsidP="00117041">
       <w:pPr>
         <w:pStyle w:val="2IJETENGLISHTitleTranslation"/>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009854EF">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Title in Italian </w:t>
       </w:r>
       <w:r w:rsidR="004B3E56" w:rsidRPr="009854EF">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
       <w:r w:rsidR="004B7614" w:rsidRPr="009854EF">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>2_</w:t>
       </w:r>
       <w:r w:rsidR="00900987" w:rsidRPr="009854EF">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>IJET_TITLE TRANSLATION</w:t>
       </w:r>
       <w:r w:rsidR="004B3E56" w:rsidRPr="009854EF">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
       <w:r w:rsidR="003652E0" w:rsidRPr="009854EF">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00643084">
         <w:rPr>
           <w:rStyle w:val="Rimandonotaapidipagina"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:footnoteReference w:id="3"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0049301B" w:rsidRPr="003652E0" w:rsidRDefault="00191FE9" w:rsidP="00F34564">
+    <w:p w14:paraId="79E3D538" w14:textId="77777777" w:rsidR="0049301B" w:rsidRPr="003652E0" w:rsidRDefault="00191FE9" w:rsidP="00F34564">
       <w:pPr>
         <w:pStyle w:val="3IJETAUTHORS"/>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003652E0">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">[Stile </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00167835" w:rsidRPr="003652E0">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>IJET_</w:t>
       </w:r>
       <w:r w:rsidRPr="003652E0">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Aut</w:t>
       </w:r>
@@ -279,51 +279,51 @@
         </w:rPr>
         <w:t xml:space="preserve">, Name </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="0049301B" w:rsidRPr="003652E0">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Surname</w:t>
       </w:r>
       <w:r w:rsidR="003B2C04" w:rsidRPr="003652E0">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>C</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="003652E0" w:rsidRPr="003652E0">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>, #</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00191FE9" w:rsidRPr="003B2C04" w:rsidRDefault="003B2C04" w:rsidP="003A3941">
+    <w:p w14:paraId="3477C77F" w14:textId="77777777" w:rsidR="00191FE9" w:rsidRPr="003B2C04" w:rsidRDefault="003B2C04" w:rsidP="003A3941">
       <w:pPr>
         <w:pStyle w:val="3IJETAuthorsAffiliations"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00167835">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>A</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00191FE9" w:rsidRPr="003B2C04">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Author</w:t>
       </w:r>
@@ -336,179 +336,179 @@
       <w:r w:rsidR="00191FE9" w:rsidRPr="003B2C04">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">affiliation1, Town, State, email </w:t>
       </w:r>
       <w:r w:rsidR="003A724E">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
       <w:r w:rsidR="003A724E" w:rsidRPr="003A724E">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>3_IJET_Authors' Affiliations</w:t>
       </w:r>
       <w:r w:rsidR="003A724E">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003A3941" w:rsidRPr="009854EF" w:rsidRDefault="003B2C04" w:rsidP="003652E0">
+    <w:p w14:paraId="722D1A3E" w14:textId="77777777" w:rsidR="003A3941" w:rsidRPr="009854EF" w:rsidRDefault="003B2C04" w:rsidP="003652E0">
       <w:pPr>
         <w:pStyle w:val="3IJETAuthorsAffiliations"/>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009854EF">
         <w:rPr>
           <w:iCs/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>B</w:t>
       </w:r>
       <w:r w:rsidRPr="009854EF">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00191FE9" w:rsidRPr="009854EF">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Author affiliation2, Town, State, </w:t>
       </w:r>
       <w:r w:rsidR="003A3941" w:rsidRPr="009854EF">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">email </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00191FE9" w:rsidRPr="009854EF" w:rsidRDefault="003B2C04" w:rsidP="003652E0">
+    <w:p w14:paraId="4754A4D3" w14:textId="77777777" w:rsidR="00191FE9" w:rsidRPr="009854EF" w:rsidRDefault="003B2C04" w:rsidP="003652E0">
       <w:pPr>
         <w:pStyle w:val="3IJETAuthorsAffiliations"/>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009854EF">
         <w:rPr>
           <w:iCs/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>C</w:t>
       </w:r>
       <w:r w:rsidRPr="009854EF">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00191FE9" w:rsidRPr="009854EF">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Author affiliation#, Town, State, </w:t>
       </w:r>
       <w:r w:rsidR="003A3941" w:rsidRPr="009854EF">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>email</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00191FE9" w:rsidRPr="009854EF" w:rsidRDefault="003B2C04" w:rsidP="00117041">
+    <w:p w14:paraId="15440680" w14:textId="77777777" w:rsidR="00191FE9" w:rsidRPr="009854EF" w:rsidRDefault="003B2C04" w:rsidP="00117041">
       <w:pPr>
         <w:pStyle w:val="3IJETCorrespondingauthor"/>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009854EF">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>* C</w:t>
       </w:r>
       <w:r w:rsidR="00191FE9" w:rsidRPr="009854EF">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">orresponding author </w:t>
       </w:r>
       <w:r w:rsidRPr="009854EF">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidR="00191FE9" w:rsidRPr="009854EF">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>(it does not necessarily have to be the first one)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009854EF" w:rsidRDefault="009854EF" w:rsidP="003B2C04">
+    <w:p w14:paraId="6DBA19CA" w14:textId="77777777" w:rsidR="009854EF" w:rsidRDefault="009854EF" w:rsidP="003B2C04">
       <w:pPr>
         <w:pStyle w:val="IJETCAbstractKeywordsText"/>
         <w:rPr>
           <w:rStyle w:val="IJETDABSTRACTKEYWORDSLabel"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="IJETDABSTRACTKEYWORDSLabel"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">HOW TO CITE </w:t>
       </w:r>
       <w:r w:rsidRPr="009854EF">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>To be added by editorial staff during productio</w:t>
       </w:r>
       <w:r w:rsidR="00643084">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>n</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003B2C04" w:rsidRPr="006541ED" w:rsidRDefault="003B2C04" w:rsidP="003B2C04">
+    <w:p w14:paraId="177C4A8E" w14:textId="77777777" w:rsidR="003B2C04" w:rsidRPr="006541ED" w:rsidRDefault="003B2C04" w:rsidP="003B2C04">
       <w:pPr>
         <w:pStyle w:val="IJETCAbstractKeywordsText"/>
         <w:rPr>
           <w:rStyle w:val="IJETCAbstractKeywordsTextCarattere"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003A724E">
         <w:rPr>
           <w:rStyle w:val="IJETDABSTRACTKEYWORDSLabel"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Abstract</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="003A724E">
         <w:rPr>
           <w:rStyle w:val="IJETDABSTRACTKEYWORDSLabel"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -581,51 +581,51 @@
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>_C_Abstract</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00CA45C8">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>/Keywords Text</w:t>
       </w:r>
       <w:r w:rsidRPr="006541ED">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
       <w:r w:rsidR="004B7614">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003B2C04" w:rsidRPr="009854EF" w:rsidRDefault="003B2C04" w:rsidP="003B2C04">
+    <w:p w14:paraId="1644D9EB" w14:textId="77777777" w:rsidR="003B2C04" w:rsidRPr="009854EF" w:rsidRDefault="003B2C04" w:rsidP="003B2C04">
       <w:pPr>
         <w:pStyle w:val="IJETCAbstractKeywordsText"/>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="IJETDABSTRACTKEYWORDSLabel"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>KEYWORDS</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="006541ED">
         <w:rPr>
           <w:rStyle w:val="IJETDABSTRACTKEYWORDSLabel"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>[</w:t>
@@ -763,51 +763,51 @@
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="009854EF">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>IJET_C_Abstract</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="009854EF">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>/Keywords Text]</w:t>
       </w:r>
       <w:r w:rsidR="004B7614" w:rsidRPr="009854EF">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000164E9" w:rsidRPr="00010B42" w:rsidRDefault="000164E9" w:rsidP="007268FE">
+    <w:p w14:paraId="6A68C5EA" w14:textId="77777777" w:rsidR="000164E9" w:rsidRPr="00010B42" w:rsidRDefault="000164E9" w:rsidP="007268FE">
       <w:pPr>
         <w:pStyle w:val="IJETCAbstractKeywordsText"/>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00010B42">
         <w:rPr>
           <w:rStyle w:val="IJETDABSTRACTKEYWORDSLabel"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Sommario</w:t>
       </w:r>
       <w:r w:rsidR="000A6CC2" w:rsidRPr="00010B42">
         <w:rPr>
           <w:rStyle w:val="IJETDABSTRACTKEYWORDSLabel"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="0071699D" w:rsidRPr="00010B42">
         <w:rPr>
           <w:rStyle w:val="IJETDABSTRACTKEYWORDSLabel"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
@@ -856,51 +856,51 @@
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>_C_Abstract</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00CA45C8" w:rsidRPr="00010B42">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>/Keywords Text</w:t>
       </w:r>
       <w:r w:rsidRPr="00010B42">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
       <w:r w:rsidR="004B7614">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000164E9" w:rsidRPr="006541ED" w:rsidRDefault="00B4453E" w:rsidP="00660EB0">
+    <w:p w14:paraId="507D8F07" w14:textId="77777777" w:rsidR="000164E9" w:rsidRPr="006541ED" w:rsidRDefault="00B4453E" w:rsidP="00660EB0">
       <w:pPr>
         <w:pStyle w:val="IJETCAbstractKeywordsText"/>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B4453E">
         <w:rPr>
           <w:rStyle w:val="IJETDABSTRACTKEYWORDSLabel"/>
         </w:rPr>
         <w:t>Parole chiave</w:t>
       </w:r>
       <w:r w:rsidRPr="003A3941">
         <w:rPr>
           <w:rStyle w:val="IJETDABSTRACTKEYWORDSLabel"/>
         </w:rPr>
         <w:t xml:space="preserve"> [</w:t>
       </w:r>
       <w:r w:rsidR="003A724E" w:rsidRPr="003A724E">
         <w:rPr>
           <w:rStyle w:val="IJETDABSTRACTKEYWORDSLabel"/>
         </w:rPr>
         <w:t>IJET_D_ABSTRACT_KEYWORDS Label</w:t>
       </w:r>
       <w:r w:rsidRPr="003A3941">
@@ -968,51 +968,51 @@
         <w:t>_C_Abstract</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00CA45C8" w:rsidRPr="00CA45C8">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>/Keywords Text</w:t>
       </w:r>
       <w:r w:rsidR="000164E9" w:rsidRPr="006541ED">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
       <w:r w:rsidR="004B7614">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:bookmarkEnd w:id="1"/>
     <w:bookmarkEnd w:id="2"/>
-    <w:p w:rsidR="000164E9" w:rsidRPr="00924A7C" w:rsidRDefault="00E704C6" w:rsidP="00C52AE4">
+    <w:p w14:paraId="7BE4E465" w14:textId="77777777" w:rsidR="000164E9" w:rsidRPr="00924A7C" w:rsidRDefault="00E704C6" w:rsidP="00C52AE4">
       <w:pPr>
         <w:pStyle w:val="IJETETitle1"/>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00924A7C">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Title level 1</w:t>
       </w:r>
       <w:r w:rsidR="00C466A6" w:rsidRPr="00924A7C">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> Arial14</w:t>
       </w:r>
       <w:r w:rsidR="000164E9" w:rsidRPr="00924A7C">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> [</w:t>
       </w:r>
@@ -1039,51 +1039,51 @@
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>T</w:t>
       </w:r>
       <w:r w:rsidR="00C466A6" w:rsidRPr="00924A7C">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>itle</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="004A64F7" w:rsidRPr="00924A7C">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1</w:t>
       </w:r>
       <w:r w:rsidR="000164E9" w:rsidRPr="00924A7C">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00941339" w:rsidRPr="00341D65" w:rsidRDefault="00941339" w:rsidP="00941339">
+    <w:p w14:paraId="171AE344" w14:textId="77777777" w:rsidR="00941339" w:rsidRPr="00341D65" w:rsidRDefault="00941339" w:rsidP="00941339">
       <w:pPr>
         <w:pStyle w:val="IJETNNormal"/>
       </w:pPr>
       <w:r w:rsidRPr="00341D65">
         <w:t xml:space="preserve">This document provides formatting requirements </w:t>
       </w:r>
       <w:r w:rsidRPr="00830897">
         <w:t xml:space="preserve">and examples </w:t>
       </w:r>
       <w:r w:rsidRPr="00341D65">
         <w:t xml:space="preserve">for articles submitted to </w:t>
       </w:r>
       <w:r w:rsidRPr="00244BD2">
         <w:rPr>
           <w:rStyle w:val="IJETPItalic"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Italian Journal of Educational Technology</w:t>
       </w:r>
       <w:r w:rsidRPr="00341D65">
         <w:rPr>
           <w:rStyle w:val="IJETPItalic"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
@@ -1129,91 +1129,91 @@
       <w:r w:rsidRPr="00830897">
         <w:t xml:space="preserve">different </w:t>
       </w:r>
       <w:r w:rsidRPr="00341D65">
         <w:t xml:space="preserve">styles </w:t>
       </w:r>
       <w:r w:rsidRPr="00830897">
         <w:t xml:space="preserve">foreseen for </w:t>
       </w:r>
       <w:r w:rsidRPr="00341D65">
         <w:t>titles, sub-titles, figure</w:t>
       </w:r>
       <w:r w:rsidRPr="00FD2670">
         <w:t>s,</w:t>
       </w:r>
       <w:r w:rsidRPr="00341D65">
         <w:t xml:space="preserve"> captions, etc. </w:t>
       </w:r>
       <w:r>
         <w:t>IJET</w:t>
       </w:r>
       <w:r w:rsidRPr="00341D65">
         <w:t xml:space="preserve"> styles should be applied to all text in the file. Please make sure you are not using any other style or personal formatting.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00941339" w:rsidRDefault="00941339" w:rsidP="00941339">
+    <w:p w14:paraId="7D8D62D1" w14:textId="77777777" w:rsidR="00941339" w:rsidRDefault="00941339" w:rsidP="00941339">
       <w:pPr>
         <w:pStyle w:val="IJETNNormal"/>
       </w:pPr>
       <w:r w:rsidRPr="00341D65">
         <w:t xml:space="preserve">The font used throughout the document is Times New Roman. Paragraphs are justified, font </w:t>
       </w:r>
       <w:r w:rsidRPr="00FD2670">
         <w:t xml:space="preserve">size </w:t>
       </w:r>
       <w:r w:rsidRPr="00341D65">
         <w:t xml:space="preserve">is </w:t>
       </w:r>
       <w:r>
         <w:t>12</w:t>
       </w:r>
       <w:r w:rsidRPr="00341D65">
         <w:t xml:space="preserve"> dots, line spacing is </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1,09. Indentation is used for any paragraph, first line 0,6 </w:t>
       </w:r>
       <w:r w:rsidRPr="00341D65">
         <w:t>[</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00341D65">
         <w:t>N_</w:t>
       </w:r>
       <w:r>
         <w:t>IJET</w:t>
       </w:r>
       <w:r w:rsidRPr="00341D65">
         <w:t>_Normal</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00341D65">
         <w:t>].</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000164E9" w:rsidRPr="00924A7C" w:rsidRDefault="00E704C6" w:rsidP="00A921A6">
+    <w:p w14:paraId="3414F831" w14:textId="77777777" w:rsidR="000164E9" w:rsidRPr="00924A7C" w:rsidRDefault="00E704C6" w:rsidP="00A921A6">
       <w:pPr>
         <w:pStyle w:val="IJETFTitle2"/>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc230354091"/>
       <w:r w:rsidRPr="00924A7C">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Title level 2</w:t>
       </w:r>
       <w:r w:rsidR="00941339" w:rsidRPr="00924A7C">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> Arial12</w:t>
       </w:r>
       <w:r w:rsidR="000164E9" w:rsidRPr="00924A7C">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> [</w:t>
       </w:r>
@@ -1222,51 +1222,51 @@
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>IJET</w:t>
       </w:r>
       <w:r w:rsidR="00CA45C8" w:rsidRPr="00924A7C">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>_F_Title</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00CA45C8" w:rsidRPr="00924A7C">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2</w:t>
       </w:r>
       <w:r w:rsidR="000164E9" w:rsidRPr="00924A7C">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00941339" w:rsidRDefault="00941339" w:rsidP="00941339">
+    <w:p w14:paraId="23824AD7" w14:textId="77777777" w:rsidR="00941339" w:rsidRDefault="00941339" w:rsidP="00941339">
       <w:pPr>
         <w:pStyle w:val="IJETNNormal"/>
       </w:pPr>
       <w:r w:rsidRPr="00762896">
         <w:rPr>
           <w:rStyle w:val="IJETPItalic"/>
         </w:rPr>
         <w:t>Italic</w:t>
       </w:r>
       <w:r w:rsidRPr="00FD2670">
         <w:rPr>
           <w:rStyle w:val="IJETPItalic"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="IJETPItalic"/>
         </w:rPr>
         <w:t xml:space="preserve"> [</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="IJETPItalic"/>
@@ -1366,188 +1366,188 @@
       </w:r>
       <w:r>
         <w:t xml:space="preserve">and sub-section titles </w:t>
       </w:r>
       <w:r w:rsidRPr="00FA253C">
         <w:t>(</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>IJET</w:t>
       </w:r>
       <w:r w:rsidRPr="00A7643C">
         <w:t>_F_Title</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00A7643C">
         <w:t xml:space="preserve"> 2</w:t>
       </w:r>
       <w:r w:rsidRPr="00FA253C">
         <w:t>)</w:t>
       </w:r>
       <w:r>
         <w:t>. Pages should not be numbered, neither should there be headers or footers.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000164E9" w:rsidRPr="0065263C" w:rsidRDefault="00941339" w:rsidP="00A921A6">
+    <w:p w14:paraId="587DE82E" w14:textId="77777777" w:rsidR="000164E9" w:rsidRPr="0065263C" w:rsidRDefault="00941339" w:rsidP="00A921A6">
       <w:pPr>
         <w:pStyle w:val="IJETGTitle3"/>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0065263C">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Title level 3 </w:t>
       </w:r>
       <w:r w:rsidR="000164E9" w:rsidRPr="0065263C">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00A27BED" w:rsidRPr="0065263C">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>IJET</w:t>
       </w:r>
       <w:r w:rsidR="00CA45C8" w:rsidRPr="0065263C">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>_G_Title</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00CA45C8" w:rsidRPr="0065263C">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3</w:t>
       </w:r>
       <w:r w:rsidR="000164E9" w:rsidRPr="0065263C">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009F7546" w:rsidRPr="000A5509" w:rsidRDefault="000A5509" w:rsidP="00B56008">
+    <w:p w14:paraId="714110E3" w14:textId="77777777" w:rsidR="009F7546" w:rsidRPr="000A5509" w:rsidRDefault="000A5509" w:rsidP="00B56008">
       <w:pPr>
         <w:pStyle w:val="IJETNNormal"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FA253C">
         <w:t>Bulleted and numbered lists can be used as follows</w:t>
       </w:r>
       <w:r w:rsidR="000164E9" w:rsidRPr="000A5509">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000164E9" w:rsidRPr="000A5509" w:rsidRDefault="000A5509" w:rsidP="00B56008">
+    <w:p w14:paraId="6831CF0C" w14:textId="77777777" w:rsidR="000164E9" w:rsidRPr="000A5509" w:rsidRDefault="000A5509" w:rsidP="00B56008">
       <w:pPr>
         <w:pStyle w:val="IJETNNormal"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FA253C">
         <w:t>The following is a bulleted list</w:t>
       </w:r>
       <w:r w:rsidR="000164E9" w:rsidRPr="000A5509">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000164E9" w:rsidRPr="000A5509" w:rsidRDefault="000A5509" w:rsidP="0099280F">
+    <w:p w14:paraId="59E0DF7E" w14:textId="77777777" w:rsidR="000164E9" w:rsidRPr="000A5509" w:rsidRDefault="000A5509" w:rsidP="0099280F">
       <w:pPr>
         <w:pStyle w:val="IJETHBulletedList"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00767B97">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>first item</w:t>
       </w:r>
       <w:r w:rsidR="000164E9" w:rsidRPr="000A5509">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
       <w:r w:rsidR="00A3045C" w:rsidRPr="000A5509">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> [</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00A27BED" w:rsidRPr="000A5509">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>IJET</w:t>
       </w:r>
       <w:r w:rsidR="00CA45C8" w:rsidRPr="000A5509">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>_H_BulletedList</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00A3045C" w:rsidRPr="000A5509">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0099280F" w:rsidRDefault="000A5509" w:rsidP="00FE05A5">
+    <w:p w14:paraId="22EAC057" w14:textId="77777777" w:rsidR="0099280F" w:rsidRDefault="000A5509" w:rsidP="00FE05A5">
       <w:pPr>
         <w:pStyle w:val="IJETHBulletedList"/>
       </w:pPr>
       <w:r>
         <w:t>second item</w:t>
       </w:r>
       <w:r w:rsidR="0099280F">
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000164E9" w:rsidRPr="000A5509" w:rsidRDefault="000A5509" w:rsidP="00941339">
+    <w:p w14:paraId="22E17BBC" w14:textId="77777777" w:rsidR="000164E9" w:rsidRPr="000A5509" w:rsidRDefault="000A5509" w:rsidP="00941339">
       <w:pPr>
         <w:pStyle w:val="IJEThBulletedSubList"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00941339">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>first item of bulleted sub-list</w:t>
       </w:r>
       <w:r w:rsidR="00767B97" w:rsidRPr="000A5509">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
       <w:r w:rsidR="000164E9" w:rsidRPr="000A5509">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00F53CE8" w:rsidRPr="000A5509">
@@ -1567,96 +1567,96 @@
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>_H_Bulleted</w:t>
       </w:r>
       <w:r w:rsidR="00715C9B" w:rsidRPr="000A5509">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Sub</w:t>
       </w:r>
       <w:r w:rsidR="00CA45C8" w:rsidRPr="000A5509">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>List</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00F53CE8" w:rsidRPr="000A5509">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000164E9" w:rsidRPr="000A5509" w:rsidRDefault="000A5509" w:rsidP="00941339">
+    <w:p w14:paraId="3F54A2A1" w14:textId="77777777" w:rsidR="000164E9" w:rsidRPr="000A5509" w:rsidRDefault="000A5509" w:rsidP="00941339">
       <w:pPr>
         <w:pStyle w:val="IJEThBulletedSubList"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00941339">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>second item of bulleted sub-list</w:t>
       </w:r>
       <w:r w:rsidR="00FE05A5" w:rsidRPr="000A5509">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00715C9B" w:rsidRPr="000A5509" w:rsidRDefault="00715C9B" w:rsidP="00B56008">
+    <w:p w14:paraId="2CEFD155" w14:textId="77777777" w:rsidR="00715C9B" w:rsidRPr="000A5509" w:rsidRDefault="00715C9B" w:rsidP="00B56008">
       <w:pPr>
         <w:pStyle w:val="IJETNNormal"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="000164E9" w:rsidRPr="000A5509" w:rsidRDefault="000A5509" w:rsidP="000A5509">
+    <w:p w14:paraId="073E715D" w14:textId="77777777" w:rsidR="000164E9" w:rsidRPr="000A5509" w:rsidRDefault="000A5509" w:rsidP="000A5509">
       <w:pPr>
         <w:pStyle w:val="IJETNNormal"/>
       </w:pPr>
       <w:r w:rsidRPr="00FA253C">
         <w:t xml:space="preserve">The following is a </w:t>
       </w:r>
       <w:r w:rsidRPr="00FD2670">
         <w:t>numbered</w:t>
       </w:r>
       <w:r w:rsidRPr="00FA253C">
         <w:t xml:space="preserve"> list</w:t>
       </w:r>
       <w:r w:rsidRPr="00767B97">
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000164E9" w:rsidRPr="000A5509" w:rsidRDefault="000A5509" w:rsidP="000A5509">
+    <w:p w14:paraId="018FBB34" w14:textId="77777777" w:rsidR="000164E9" w:rsidRPr="000A5509" w:rsidRDefault="000A5509" w:rsidP="000A5509">
       <w:pPr>
         <w:pStyle w:val="IJETINumberedList"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000A5509">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>first item</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> of a </w:t>
       </w:r>
       <w:r w:rsidRPr="000A5509">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>numbered</w:t>
       </w:r>
       <w:r>
@@ -1682,106 +1682,106 @@
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>IJET</w:t>
       </w:r>
       <w:r w:rsidR="00A632BE" w:rsidRPr="000A5509">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>_I_Numbered</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00A632BE" w:rsidRPr="000A5509">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> List</w:t>
       </w:r>
       <w:r w:rsidR="00A3045C" w:rsidRPr="000A5509">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000164E9" w:rsidRDefault="000A5509" w:rsidP="00CA500F">
+    <w:p w14:paraId="020D7922" w14:textId="77777777" w:rsidR="000164E9" w:rsidRDefault="000A5509" w:rsidP="00CA500F">
       <w:pPr>
         <w:pStyle w:val="IJETINumberedList"/>
       </w:pPr>
       <w:r>
         <w:t>second item:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00767B97" w:rsidRPr="006A6ED1" w:rsidRDefault="00767B97" w:rsidP="006A6ED1">
+    <w:p w14:paraId="59ECCC84" w14:textId="77777777" w:rsidR="00767B97" w:rsidRPr="006A6ED1" w:rsidRDefault="00767B97" w:rsidP="006A6ED1">
       <w:pPr>
         <w:pStyle w:val="IJETiNumberedSubList"/>
       </w:pPr>
       <w:r w:rsidRPr="006A6ED1">
         <w:t>first item of numbered sub-list; [</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00A27BED" w:rsidRPr="006A6ED1">
         <w:t>IJET</w:t>
       </w:r>
       <w:r w:rsidR="00A632BE" w:rsidRPr="006A6ED1">
         <w:t>_i_NumberedSubList</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="006A6ED1">
         <w:t>]</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00767B97" w:rsidRPr="004474A9" w:rsidRDefault="00767B97" w:rsidP="004474A9">
+    <w:p w14:paraId="6C6ECE02" w14:textId="77777777" w:rsidR="00767B97" w:rsidRPr="004474A9" w:rsidRDefault="00767B97" w:rsidP="004474A9">
       <w:pPr>
         <w:pStyle w:val="IJETiNumberedSubList"/>
       </w:pPr>
       <w:r w:rsidRPr="004474A9">
         <w:t>second item of numbered sub-list.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000164E9" w:rsidRPr="00EF4AB3" w:rsidRDefault="0065263C" w:rsidP="00A921A6">
+    <w:p w14:paraId="71E22373" w14:textId="77777777" w:rsidR="000164E9" w:rsidRPr="00EF4AB3" w:rsidRDefault="0065263C" w:rsidP="00A921A6">
       <w:pPr>
         <w:pStyle w:val="IJETETitle1"/>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>F</w:t>
       </w:r>
       <w:r w:rsidR="00064EE8" w:rsidRPr="00EF4AB3">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>igures and tables</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00064EE8" w:rsidRPr="00B85678" w:rsidRDefault="00064EE8" w:rsidP="00F330F0">
+    <w:p w14:paraId="0B76F562" w14:textId="77777777" w:rsidR="00064EE8" w:rsidRPr="00B85678" w:rsidRDefault="00064EE8" w:rsidP="00F330F0">
       <w:pPr>
         <w:pStyle w:val="IJETNNormal"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00064EE8">
         <w:t>Figures and tables inserted in</w:t>
       </w:r>
       <w:r w:rsidR="00811FCC" w:rsidRPr="00FD2670">
         <w:t xml:space="preserve"> the</w:t>
       </w:r>
       <w:r w:rsidRPr="00064EE8">
         <w:t xml:space="preserve"> text</w:t>
       </w:r>
       <w:r w:rsidR="0019247A">
         <w:t xml:space="preserve"> must be </w:t>
       </w:r>
       <w:r w:rsidRPr="00064EE8">
         <w:t>centred</w:t>
       </w:r>
       <w:r w:rsidR="002E02F8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="002E02F8" w:rsidRPr="002E02F8">
@@ -1810,159 +1810,158 @@
       <w:r>
         <w:t>progressively numbered</w:t>
       </w:r>
       <w:r w:rsidR="00811FCC" w:rsidRPr="00FD2670">
         <w:t>,</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> and have a caption. </w:t>
       </w:r>
       <w:r w:rsidRPr="00B85678">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Figures and tables </w:t>
       </w:r>
       <w:r w:rsidR="003768F7" w:rsidRPr="005A2989">
         <w:t>have separate number sequences</w:t>
       </w:r>
       <w:r w:rsidRPr="00B85678">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00872A70" w:rsidRPr="0065263C" w:rsidRDefault="002E02F8" w:rsidP="0065263C">
+    <w:p w14:paraId="6DB054CA" w14:textId="77777777" w:rsidR="00872A70" w:rsidRPr="0065263C" w:rsidRDefault="002E02F8" w:rsidP="0065263C">
       <w:pPr>
         <w:pStyle w:val="IJETFTitle2"/>
       </w:pPr>
       <w:r w:rsidRPr="0065263C">
         <w:t xml:space="preserve">Figure </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="0065263C">
         <w:t>c</w:t>
       </w:r>
       <w:r w:rsidR="001C61E9" w:rsidRPr="0065263C">
         <w:t>aptions</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w:rsidR="00F4765D" w:rsidRDefault="00F4765D" w:rsidP="00B56008">
+    <w:p w14:paraId="20B1BF52" w14:textId="77777777" w:rsidR="00F4765D" w:rsidRDefault="00F4765D" w:rsidP="00B56008">
       <w:pPr>
         <w:pStyle w:val="IJETNNormal"/>
       </w:pPr>
       <w:r w:rsidRPr="00F4765D">
         <w:t xml:space="preserve">Captions should be </w:t>
       </w:r>
       <w:r w:rsidR="003768F7" w:rsidRPr="00FD2670">
         <w:t xml:space="preserve">positioned </w:t>
       </w:r>
       <w:r w:rsidRPr="00F4765D">
         <w:t xml:space="preserve">below figures (Figure 1) </w:t>
       </w:r>
       <w:r w:rsidR="003768F7" w:rsidRPr="00FD2670">
         <w:t>and</w:t>
       </w:r>
       <w:r w:rsidR="003768F7" w:rsidRPr="00F4765D">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="007373F1">
         <w:t>above</w:t>
       </w:r>
       <w:r w:rsidRPr="00F4765D">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="003768F7" w:rsidRPr="00F4765D">
         <w:t>table</w:t>
       </w:r>
       <w:r w:rsidR="003768F7" w:rsidRPr="00FC12D2">
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidR="003768F7" w:rsidRPr="00F4765D">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00F4765D">
         <w:t>(Table 1).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002D1CA9" w:rsidRPr="00F4765D" w:rsidRDefault="002D1CA9" w:rsidP="00B56008">
+    <w:p w14:paraId="5E058308" w14:textId="77777777" w:rsidR="002D1CA9" w:rsidRPr="00F4765D" w:rsidRDefault="002D1CA9" w:rsidP="00B56008">
       <w:pPr>
         <w:pStyle w:val="IJETNNormal"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="0050502A" w:rsidRDefault="00560125" w:rsidP="0050502A">
+    <w:p w14:paraId="1480A65F" w14:textId="77777777" w:rsidR="0050502A" w:rsidRDefault="00560125" w:rsidP="0050502A">
       <w:pPr>
         <w:pStyle w:val="IJETLPictureChart"/>
         <w:rPr>
           <w:rStyle w:val="IJETLCaptionLabel"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0050502A">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2700AEA9" wp14:editId="603943FD">
             <wp:extent cx="3219450" cy="2857500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="2" name="Immagine 2"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId8"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3219450" cy="2857500"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000164E9" w:rsidRPr="00372717" w:rsidRDefault="002E02F8" w:rsidP="00C33BA4">
+    <w:p w14:paraId="267B4389" w14:textId="77777777" w:rsidR="000164E9" w:rsidRPr="00372717" w:rsidRDefault="002E02F8" w:rsidP="00C33BA4">
       <w:pPr>
         <w:pStyle w:val="IJETLCaptionparagraph"/>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009854EF">
         <w:rPr>
           <w:rStyle w:val="IJETLCaptionLabel"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Figure </w:t>
       </w:r>
       <w:r w:rsidR="00052628" w:rsidRPr="009854EF">
         <w:rPr>
           <w:rStyle w:val="IJETLCaptionLabel"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidRPr="009854EF">
         <w:rPr>
           <w:rStyle w:val="IJETLCaptionLabel"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
@@ -2025,68 +2024,68 @@
       <w:r w:rsidR="00A27BED" w:rsidRPr="00372717">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>IJET</w:t>
       </w:r>
       <w:r w:rsidR="00A632BE" w:rsidRPr="00372717">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>_L_Caption paragraph</w:t>
       </w:r>
       <w:r w:rsidR="00422314" w:rsidRPr="00372717">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
       <w:r w:rsidR="00C33BA4" w:rsidRPr="00372717">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FB5D3D" w:rsidRDefault="00A772DE" w:rsidP="00CC0255">
+    <w:p w14:paraId="61DA9B03" w14:textId="77777777" w:rsidR="00FB5D3D" w:rsidRDefault="00A772DE" w:rsidP="00CC0255">
       <w:pPr>
         <w:pStyle w:val="IJETNNormal"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Colour images are accepted for the online version of IJET, but authors must ensure that details remain </w:t>
       </w:r>
       <w:r w:rsidRPr="00927B65">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">legible </w:t>
       </w:r>
       <w:r>
         <w:t>when conversion to grey scale is performed for printing purposes.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005C24B7" w:rsidRDefault="00A772DE" w:rsidP="00CC0255">
+    <w:p w14:paraId="1A799D6E" w14:textId="77777777" w:rsidR="005C24B7" w:rsidRDefault="00A772DE" w:rsidP="00CC0255">
       <w:pPr>
         <w:pStyle w:val="IJETNNormal"/>
       </w:pPr>
       <w:r>
         <w:t>Once the article has been accepted for publication, authors are to submit any images as</w:t>
       </w:r>
       <w:r w:rsidRPr="008743A7">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> separate .jpg or .tiff format files using </w:t>
       </w:r>
       <w:r w:rsidR="003200CE" w:rsidRPr="00F61F00">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>print resolution (</w:t>
       </w:r>
       <w:r w:rsidR="003200CE">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">ideally </w:t>
       </w:r>
       <w:r w:rsidR="003200CE" w:rsidRPr="00F61F00">
@@ -2155,51 +2154,51 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00DE3B0E">
         <w:t>Where a</w:t>
       </w:r>
       <w:r w:rsidR="003200CE">
         <w:t xml:space="preserve"> low-resolution</w:t>
       </w:r>
       <w:r w:rsidR="00372717">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00DE3B0E">
         <w:t xml:space="preserve">image </w:t>
       </w:r>
       <w:r>
         <w:t>derives from an online</w:t>
       </w:r>
       <w:r w:rsidR="00372717">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>source, the URL of the source should also be provided.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AC54CE" w:rsidRPr="00AA3AC7" w:rsidRDefault="00AC54CE" w:rsidP="00C33DBB">
+    <w:p w14:paraId="4699488C" w14:textId="77777777" w:rsidR="00AC54CE" w:rsidRPr="00AA3AC7" w:rsidRDefault="00AC54CE" w:rsidP="00C33DBB">
       <w:pPr>
         <w:pStyle w:val="IJETLCaptionparagraph"/>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00114070">
         <w:rPr>
           <w:rStyle w:val="IJETLCaptionLabel"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Tab</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="IJETLCaptionLabel"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>le</w:t>
       </w:r>
       <w:r w:rsidRPr="00114070">
         <w:rPr>
           <w:rStyle w:val="IJETLCaptionLabel"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2252,88 +2251,86 @@
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00AA3AC7">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00AA3AC7">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>IJET_L_Caption</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00AA3AC7">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> paragraph].</w:t>
       </w:r>
-      <w:bookmarkStart w:id="4" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="8648" w:type="dxa"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3371"/>
         <w:gridCol w:w="1759"/>
         <w:gridCol w:w="1759"/>
         <w:gridCol w:w="1759"/>
       </w:tblGrid>
-      <w:tr w:rsidR="007B1B72" w:rsidRPr="00655E61" w:rsidTr="007B1B72">
+      <w:tr w:rsidR="007B1B72" w:rsidRPr="00655E61" w14:paraId="5A6171DD" w14:textId="77777777" w:rsidTr="007B1B72">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3261" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="006E201B" w:rsidRPr="006E201B" w:rsidRDefault="006E201B" w:rsidP="006E201B">
+          <w:p w14:paraId="0180F68F" w14:textId="77777777" w:rsidR="006E201B" w:rsidRPr="006E201B" w:rsidRDefault="006E201B" w:rsidP="006E201B">
             <w:pPr>
               <w:pStyle w:val="IJETMTableheadings"/>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00472DEC">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Header Row/Column </w:t>
             </w:r>
             <w:r w:rsidR="007B1B72">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Title</w:t>
             </w:r>
             <w:r w:rsidRPr="00472DEC">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidRPr="00472DEC">
@@ -2352,996 +2349,996 @@
             </w:r>
             <w:r w:rsidRPr="00472DEC">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>_M_Table</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00472DEC">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> headings]</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="006E201B" w:rsidRPr="00196D5A" w:rsidRDefault="007B1B72" w:rsidP="006E201B">
+          <w:p w14:paraId="4B7F7B4E" w14:textId="77777777" w:rsidR="006E201B" w:rsidRPr="00196D5A" w:rsidRDefault="007B1B72" w:rsidP="006E201B">
             <w:pPr>
               <w:pStyle w:val="IJETMTableheadings"/>
             </w:pPr>
             <w:r w:rsidRPr="00472DEC">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Column </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Title</w:t>
             </w:r>
             <w:r w:rsidR="006E201B" w:rsidRPr="00196D5A">
               <w:t xml:space="preserve"> 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="006E201B" w:rsidRPr="00196D5A" w:rsidRDefault="007B1B72" w:rsidP="006E201B">
+          <w:p w14:paraId="74AA3161" w14:textId="77777777" w:rsidR="006E201B" w:rsidRPr="00196D5A" w:rsidRDefault="007B1B72" w:rsidP="006E201B">
             <w:pPr>
               <w:pStyle w:val="IJETMTableheadings"/>
             </w:pPr>
             <w:r w:rsidRPr="00472DEC">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Column </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Title</w:t>
             </w:r>
             <w:r w:rsidR="006E201B" w:rsidRPr="00196D5A">
               <w:t xml:space="preserve"> 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="006E201B" w:rsidRPr="00196D5A" w:rsidRDefault="007B1B72" w:rsidP="006E201B">
+          <w:p w14:paraId="40355DEF" w14:textId="77777777" w:rsidR="006E201B" w:rsidRPr="00196D5A" w:rsidRDefault="007B1B72" w:rsidP="006E201B">
             <w:pPr>
               <w:pStyle w:val="IJETMTableheadings"/>
             </w:pPr>
             <w:r w:rsidRPr="00472DEC">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Column </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Title</w:t>
             </w:r>
             <w:r w:rsidR="006E201B" w:rsidRPr="00196D5A">
               <w:t xml:space="preserve"> 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007B1B72" w:rsidRPr="00655E61" w:rsidTr="007B1B72">
+      <w:tr w:rsidR="007B1B72" w:rsidRPr="00655E61" w14:paraId="187A9BA3" w14:textId="77777777" w:rsidTr="007B1B72">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3261" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="006E201B" w:rsidRPr="00655E61" w:rsidRDefault="006E201B" w:rsidP="00CB3655">
+          <w:p w14:paraId="675A1588" w14:textId="77777777" w:rsidR="006E201B" w:rsidRPr="00655E61" w:rsidRDefault="006E201B" w:rsidP="00CB3655">
             <w:pPr>
               <w:pStyle w:val="IJETTablebody"/>
             </w:pPr>
             <w:r w:rsidRPr="00655E61">
               <w:t>entry 1</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> *</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="006E201B" w:rsidRPr="00655E61" w:rsidRDefault="006E201B" w:rsidP="00CB3655">
+          <w:p w14:paraId="05F8F1FA" w14:textId="77777777" w:rsidR="006E201B" w:rsidRPr="00655E61" w:rsidRDefault="006E201B" w:rsidP="00CB3655">
             <w:pPr>
               <w:pStyle w:val="IJETTablebody"/>
             </w:pPr>
             <w:r w:rsidRPr="00655E61">
               <w:t>data</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="006E201B" w:rsidRPr="00655E61" w:rsidRDefault="006E201B" w:rsidP="00CB3655">
+          <w:p w14:paraId="3A67C90E" w14:textId="77777777" w:rsidR="006E201B" w:rsidRPr="00655E61" w:rsidRDefault="006E201B" w:rsidP="00CB3655">
             <w:pPr>
               <w:pStyle w:val="IJETTablebody"/>
             </w:pPr>
             <w:r w:rsidRPr="00655E61">
               <w:t>data</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="006E201B" w:rsidRPr="00655E61" w:rsidRDefault="006E201B" w:rsidP="00CB3655">
+          <w:p w14:paraId="3A98F1A2" w14:textId="77777777" w:rsidR="006E201B" w:rsidRPr="00655E61" w:rsidRDefault="006E201B" w:rsidP="00CB3655">
             <w:pPr>
               <w:pStyle w:val="IJETTablebody"/>
             </w:pPr>
             <w:r w:rsidRPr="00655E61">
               <w:t>data</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007B1B72" w:rsidRPr="00655E61" w:rsidTr="007B1B72">
+      <w:tr w:rsidR="007B1B72" w:rsidRPr="00655E61" w14:paraId="7585C16A" w14:textId="77777777" w:rsidTr="007B1B72">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3261" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="006E201B" w:rsidRPr="00655E61" w:rsidRDefault="006E201B" w:rsidP="00CB3655">
+          <w:p w14:paraId="32B17024" w14:textId="77777777" w:rsidR="006E201B" w:rsidRPr="00655E61" w:rsidRDefault="006E201B" w:rsidP="00CB3655">
             <w:pPr>
               <w:pStyle w:val="IJETTablebody"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="006E201B" w:rsidRPr="00655E61" w:rsidRDefault="006E201B" w:rsidP="00CB3655">
+          <w:p w14:paraId="5C27EA32" w14:textId="77777777" w:rsidR="006E201B" w:rsidRPr="00655E61" w:rsidRDefault="006E201B" w:rsidP="00CB3655">
             <w:pPr>
               <w:pStyle w:val="IJETTablebody"/>
             </w:pPr>
             <w:r w:rsidRPr="00655E61">
               <w:t>data</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="006E201B" w:rsidRPr="00655E61" w:rsidRDefault="006E201B" w:rsidP="00CB3655">
+          <w:p w14:paraId="02506732" w14:textId="77777777" w:rsidR="006E201B" w:rsidRPr="00655E61" w:rsidRDefault="006E201B" w:rsidP="00CB3655">
             <w:pPr>
               <w:pStyle w:val="IJETTablebody"/>
             </w:pPr>
             <w:r w:rsidRPr="00655E61">
               <w:t>data</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="006E201B" w:rsidRPr="00655E61" w:rsidRDefault="006E201B" w:rsidP="00CB3655">
+          <w:p w14:paraId="61939346" w14:textId="77777777" w:rsidR="006E201B" w:rsidRPr="00655E61" w:rsidRDefault="006E201B" w:rsidP="00CB3655">
             <w:pPr>
               <w:pStyle w:val="IJETTablebody"/>
             </w:pPr>
             <w:r w:rsidRPr="00655E61">
               <w:t>data</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007B1B72" w:rsidRPr="00655E61" w:rsidTr="007B1B72">
+      <w:tr w:rsidR="007B1B72" w:rsidRPr="00655E61" w14:paraId="10C35784" w14:textId="77777777" w:rsidTr="007B1B72">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3261" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="006E201B" w:rsidRPr="00655E61" w:rsidRDefault="006E201B" w:rsidP="00CB3655">
+          <w:p w14:paraId="275A0050" w14:textId="77777777" w:rsidR="006E201B" w:rsidRPr="00655E61" w:rsidRDefault="006E201B" w:rsidP="00CB3655">
             <w:pPr>
               <w:pStyle w:val="IJETTablebody"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="006E201B" w:rsidRPr="00655E61" w:rsidRDefault="006E201B" w:rsidP="00CB3655">
+          <w:p w14:paraId="42CAB9D4" w14:textId="77777777" w:rsidR="006E201B" w:rsidRPr="00655E61" w:rsidRDefault="006E201B" w:rsidP="00CB3655">
             <w:pPr>
               <w:pStyle w:val="IJETTablebody"/>
             </w:pPr>
             <w:r w:rsidRPr="00655E61">
               <w:t>data</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="006E201B" w:rsidRPr="00655E61" w:rsidRDefault="006E201B" w:rsidP="00CB3655">
+          <w:p w14:paraId="7647DFC4" w14:textId="77777777" w:rsidR="006E201B" w:rsidRPr="00655E61" w:rsidRDefault="006E201B" w:rsidP="00CB3655">
             <w:pPr>
               <w:pStyle w:val="IJETTablebody"/>
             </w:pPr>
             <w:r w:rsidRPr="00655E61">
               <w:t>data</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="006E201B" w:rsidRPr="00655E61" w:rsidRDefault="006E201B" w:rsidP="00CB3655">
+          <w:p w14:paraId="3E6055AB" w14:textId="77777777" w:rsidR="006E201B" w:rsidRPr="00655E61" w:rsidRDefault="006E201B" w:rsidP="00CB3655">
             <w:pPr>
               <w:pStyle w:val="IJETTablebody"/>
             </w:pPr>
             <w:r w:rsidRPr="00655E61">
               <w:t>data</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007B1B72" w:rsidRPr="00655E61" w:rsidTr="007B1B72">
+      <w:tr w:rsidR="007B1B72" w:rsidRPr="00655E61" w14:paraId="1FD7CD0E" w14:textId="77777777" w:rsidTr="007B1B72">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3261" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="006E201B" w:rsidRPr="00655E61" w:rsidRDefault="006E201B" w:rsidP="00CB3655">
+          <w:p w14:paraId="310126FD" w14:textId="77777777" w:rsidR="006E201B" w:rsidRPr="00655E61" w:rsidRDefault="006E201B" w:rsidP="00CB3655">
             <w:pPr>
               <w:pStyle w:val="IJETTablebody"/>
             </w:pPr>
             <w:r w:rsidRPr="00655E61">
               <w:t>entry 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="006E201B" w:rsidRPr="00655E61" w:rsidRDefault="006E201B" w:rsidP="00CB3655">
+          <w:p w14:paraId="14418F0E" w14:textId="77777777" w:rsidR="006E201B" w:rsidRPr="00655E61" w:rsidRDefault="006E201B" w:rsidP="00CB3655">
             <w:pPr>
               <w:pStyle w:val="IJETTablebody"/>
             </w:pPr>
             <w:r w:rsidRPr="00655E61">
               <w:t>data</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="006E201B" w:rsidRPr="00655E61" w:rsidRDefault="006E201B" w:rsidP="00CB3655">
+          <w:p w14:paraId="3219C914" w14:textId="77777777" w:rsidR="006E201B" w:rsidRPr="00655E61" w:rsidRDefault="006E201B" w:rsidP="00CB3655">
             <w:pPr>
               <w:pStyle w:val="IJETTablebody"/>
             </w:pPr>
             <w:r w:rsidRPr="00655E61">
               <w:t>data</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="006E201B" w:rsidRPr="00655E61" w:rsidRDefault="006E201B" w:rsidP="00CB3655">
+          <w:p w14:paraId="2243D890" w14:textId="77777777" w:rsidR="006E201B" w:rsidRPr="00655E61" w:rsidRDefault="006E201B" w:rsidP="00CB3655">
             <w:pPr>
               <w:pStyle w:val="IJETTablebody"/>
             </w:pPr>
             <w:r w:rsidRPr="00655E61">
               <w:t>data</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007B1B72" w:rsidRPr="00655E61" w:rsidTr="007B1B72">
+      <w:tr w:rsidR="007B1B72" w:rsidRPr="00655E61" w14:paraId="7CF11D73" w14:textId="77777777" w:rsidTr="007B1B72">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3261" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="006E201B" w:rsidRPr="00655E61" w:rsidRDefault="006E201B" w:rsidP="00CB3655">
+          <w:p w14:paraId="34E2432A" w14:textId="77777777" w:rsidR="006E201B" w:rsidRPr="00655E61" w:rsidRDefault="006E201B" w:rsidP="00CB3655">
             <w:pPr>
               <w:pStyle w:val="IJETTablebody"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="006E201B" w:rsidRPr="00655E61" w:rsidRDefault="006E201B" w:rsidP="00CB3655">
+          <w:p w14:paraId="67377B1F" w14:textId="77777777" w:rsidR="006E201B" w:rsidRPr="00655E61" w:rsidRDefault="006E201B" w:rsidP="00CB3655">
             <w:pPr>
               <w:pStyle w:val="IJETTablebody"/>
             </w:pPr>
             <w:r w:rsidRPr="00655E61">
               <w:t>data</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="006E201B" w:rsidRPr="00655E61" w:rsidRDefault="006E201B" w:rsidP="00CB3655">
+          <w:p w14:paraId="567B3E6F" w14:textId="77777777" w:rsidR="006E201B" w:rsidRPr="00655E61" w:rsidRDefault="006E201B" w:rsidP="00CB3655">
             <w:pPr>
               <w:pStyle w:val="IJETTablebody"/>
             </w:pPr>
             <w:r w:rsidRPr="00655E61">
               <w:t>data</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="006E201B" w:rsidRPr="00655E61" w:rsidRDefault="006E201B" w:rsidP="00CB3655">
+          <w:p w14:paraId="511710EC" w14:textId="77777777" w:rsidR="006E201B" w:rsidRPr="00655E61" w:rsidRDefault="006E201B" w:rsidP="00CB3655">
             <w:pPr>
               <w:pStyle w:val="IJETTablebody"/>
             </w:pPr>
             <w:r w:rsidRPr="00655E61">
               <w:t>data</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007B1B72" w:rsidRPr="00655E61" w:rsidTr="007B1B72">
+      <w:tr w:rsidR="007B1B72" w:rsidRPr="00655E61" w14:paraId="1E36DD42" w14:textId="77777777" w:rsidTr="007B1B72">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3261" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="006E201B" w:rsidRPr="00655E61" w:rsidRDefault="006E201B" w:rsidP="00CB3655">
+          <w:p w14:paraId="4903BE50" w14:textId="77777777" w:rsidR="006E201B" w:rsidRPr="00655E61" w:rsidRDefault="006E201B" w:rsidP="00CB3655">
             <w:pPr>
               <w:pStyle w:val="IJETTablebody"/>
             </w:pPr>
             <w:r w:rsidRPr="00655E61">
               <w:t>entry 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="006E201B" w:rsidRPr="00655E61" w:rsidRDefault="006E201B" w:rsidP="00CB3655">
+          <w:p w14:paraId="2FA8CE84" w14:textId="77777777" w:rsidR="006E201B" w:rsidRPr="00655E61" w:rsidRDefault="006E201B" w:rsidP="00CB3655">
             <w:pPr>
               <w:pStyle w:val="IJETTablebody"/>
             </w:pPr>
             <w:r w:rsidRPr="00655E61">
               <w:t>data</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="006E201B" w:rsidRPr="00655E61" w:rsidRDefault="006E201B" w:rsidP="00CB3655">
+          <w:p w14:paraId="7A07746B" w14:textId="77777777" w:rsidR="006E201B" w:rsidRPr="00655E61" w:rsidRDefault="006E201B" w:rsidP="00CB3655">
             <w:pPr>
               <w:pStyle w:val="IJETTablebody"/>
             </w:pPr>
             <w:r w:rsidRPr="00655E61">
               <w:t>data</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="006E201B" w:rsidRPr="00655E61" w:rsidRDefault="006E201B" w:rsidP="00CB3655">
+          <w:p w14:paraId="0B0A1E3E" w14:textId="77777777" w:rsidR="006E201B" w:rsidRPr="00655E61" w:rsidRDefault="006E201B" w:rsidP="00CB3655">
             <w:pPr>
               <w:pStyle w:val="IJETTablebody"/>
             </w:pPr>
             <w:r w:rsidRPr="00655E61">
               <w:t>data</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007B1B72" w:rsidRPr="00655E61" w:rsidTr="007B1B72">
+      <w:tr w:rsidR="007B1B72" w:rsidRPr="00655E61" w14:paraId="29AF432B" w14:textId="77777777" w:rsidTr="007B1B72">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3261" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="006E201B" w:rsidRPr="00655E61" w:rsidRDefault="006E201B" w:rsidP="00CB3655">
+          <w:p w14:paraId="39D2F150" w14:textId="77777777" w:rsidR="006E201B" w:rsidRPr="00655E61" w:rsidRDefault="006E201B" w:rsidP="00CB3655">
             <w:pPr>
               <w:pStyle w:val="IJETTablebody"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="006E201B" w:rsidRPr="00655E61" w:rsidRDefault="006E201B" w:rsidP="00CB3655">
+          <w:p w14:paraId="6C8056B6" w14:textId="77777777" w:rsidR="006E201B" w:rsidRPr="00655E61" w:rsidRDefault="006E201B" w:rsidP="00CB3655">
             <w:pPr>
               <w:pStyle w:val="IJETTablebody"/>
             </w:pPr>
             <w:r w:rsidRPr="00655E61">
               <w:t>data</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="006E201B" w:rsidRPr="00655E61" w:rsidRDefault="006E201B" w:rsidP="00CB3655">
+          <w:p w14:paraId="128B7D5B" w14:textId="77777777" w:rsidR="006E201B" w:rsidRPr="00655E61" w:rsidRDefault="006E201B" w:rsidP="00CB3655">
             <w:pPr>
               <w:pStyle w:val="IJETTablebody"/>
             </w:pPr>
             <w:r w:rsidRPr="00655E61">
               <w:t>data</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="006E201B" w:rsidRPr="00655E61" w:rsidRDefault="006E201B" w:rsidP="00CB3655">
+          <w:p w14:paraId="0C54BBA4" w14:textId="77777777" w:rsidR="006E201B" w:rsidRPr="00655E61" w:rsidRDefault="006E201B" w:rsidP="00CB3655">
             <w:pPr>
               <w:pStyle w:val="IJETTablebody"/>
             </w:pPr>
             <w:r w:rsidRPr="00655E61">
               <w:t>data</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007B1B72" w:rsidRPr="00655E61" w:rsidTr="007B1B72">
+      <w:tr w:rsidR="007B1B72" w:rsidRPr="00655E61" w14:paraId="69AF04BE" w14:textId="77777777" w:rsidTr="007B1B72">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3261" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="006E201B" w:rsidRPr="00655E61" w:rsidRDefault="006E201B" w:rsidP="00CB3655">
+          <w:p w14:paraId="43B09220" w14:textId="77777777" w:rsidR="006E201B" w:rsidRPr="00655E61" w:rsidRDefault="006E201B" w:rsidP="00CB3655">
             <w:pPr>
               <w:pStyle w:val="IJETTablebody"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="006E201B" w:rsidRPr="00655E61" w:rsidRDefault="006E201B" w:rsidP="00CB3655">
+          <w:p w14:paraId="67E2B6BB" w14:textId="77777777" w:rsidR="006E201B" w:rsidRPr="00655E61" w:rsidRDefault="006E201B" w:rsidP="00CB3655">
             <w:pPr>
               <w:pStyle w:val="IJETTablebody"/>
             </w:pPr>
             <w:r w:rsidRPr="00655E61">
               <w:t>data</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="006E201B" w:rsidRPr="00655E61" w:rsidRDefault="006E201B" w:rsidP="00CB3655">
+          <w:p w14:paraId="7F890D5B" w14:textId="77777777" w:rsidR="006E201B" w:rsidRPr="00655E61" w:rsidRDefault="006E201B" w:rsidP="00CB3655">
             <w:pPr>
               <w:pStyle w:val="IJETTablebody"/>
             </w:pPr>
             <w:r w:rsidRPr="00655E61">
               <w:t>data</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="006E201B" w:rsidRPr="00655E61" w:rsidRDefault="006E201B" w:rsidP="00CB3655">
+          <w:p w14:paraId="47D24BB4" w14:textId="77777777" w:rsidR="006E201B" w:rsidRPr="00655E61" w:rsidRDefault="006E201B" w:rsidP="00CB3655">
             <w:pPr>
               <w:pStyle w:val="IJETTablebody"/>
             </w:pPr>
             <w:r w:rsidRPr="00655E61">
               <w:t>data</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007B1B72" w:rsidRPr="00655E61" w:rsidTr="007B1B72">
+      <w:tr w:rsidR="007B1B72" w:rsidRPr="00655E61" w14:paraId="2B4C885C" w14:textId="77777777" w:rsidTr="007B1B72">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3261" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="006E201B" w:rsidRPr="00655E61" w:rsidRDefault="006E201B" w:rsidP="00CB3655">
+          <w:p w14:paraId="7A55CA61" w14:textId="77777777" w:rsidR="006E201B" w:rsidRPr="00655E61" w:rsidRDefault="006E201B" w:rsidP="00CB3655">
             <w:pPr>
               <w:pStyle w:val="IJETTablebody"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="006E201B" w:rsidRPr="00655E61" w:rsidRDefault="006E201B" w:rsidP="00CB3655">
+          <w:p w14:paraId="4841F7E1" w14:textId="77777777" w:rsidR="006E201B" w:rsidRPr="00655E61" w:rsidRDefault="006E201B" w:rsidP="00CB3655">
             <w:pPr>
               <w:pStyle w:val="IJETTablebody"/>
             </w:pPr>
             <w:r w:rsidRPr="00655E61">
               <w:t>data</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="006E201B" w:rsidRPr="00655E61" w:rsidRDefault="006E201B" w:rsidP="00CB3655">
+          <w:p w14:paraId="25CF4A55" w14:textId="77777777" w:rsidR="006E201B" w:rsidRPr="00655E61" w:rsidRDefault="006E201B" w:rsidP="00CB3655">
             <w:pPr>
               <w:pStyle w:val="IJETTablebody"/>
             </w:pPr>
             <w:r w:rsidRPr="00655E61">
               <w:t>data</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="006E201B" w:rsidRPr="00655E61" w:rsidRDefault="006E201B" w:rsidP="00CB3655">
+          <w:p w14:paraId="1C635F52" w14:textId="77777777" w:rsidR="006E201B" w:rsidRPr="00655E61" w:rsidRDefault="006E201B" w:rsidP="00CB3655">
             <w:pPr>
               <w:pStyle w:val="IJETTablebody"/>
             </w:pPr>
             <w:r w:rsidRPr="00655E61">
               <w:t>data</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007B1B72" w:rsidRPr="00655E61" w:rsidTr="007B1B72">
+      <w:tr w:rsidR="007B1B72" w:rsidRPr="00655E61" w14:paraId="1EBCDDDB" w14:textId="77777777" w:rsidTr="007B1B72">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3261" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="006E201B" w:rsidRPr="00655E61" w:rsidRDefault="006E201B" w:rsidP="00CB3655">
+          <w:p w14:paraId="3217F469" w14:textId="77777777" w:rsidR="006E201B" w:rsidRPr="00655E61" w:rsidRDefault="006E201B" w:rsidP="00CB3655">
             <w:pPr>
               <w:pStyle w:val="IJETTablebody"/>
             </w:pPr>
             <w:r w:rsidRPr="00655E61">
               <w:t>entry 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="006E201B" w:rsidRPr="00655E61" w:rsidRDefault="006E201B" w:rsidP="00CB3655">
+          <w:p w14:paraId="5C082274" w14:textId="77777777" w:rsidR="006E201B" w:rsidRPr="00655E61" w:rsidRDefault="006E201B" w:rsidP="00CB3655">
             <w:pPr>
               <w:pStyle w:val="IJETTablebody"/>
             </w:pPr>
             <w:r w:rsidRPr="00655E61">
               <w:t>data</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="006E201B" w:rsidRPr="00655E61" w:rsidRDefault="006E201B" w:rsidP="00CB3655">
+          <w:p w14:paraId="3F1EB2D4" w14:textId="77777777" w:rsidR="006E201B" w:rsidRPr="00655E61" w:rsidRDefault="006E201B" w:rsidP="00CB3655">
             <w:pPr>
               <w:pStyle w:val="IJETTablebody"/>
             </w:pPr>
             <w:r w:rsidRPr="00655E61">
               <w:t>data</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="006E201B" w:rsidRPr="00655E61" w:rsidRDefault="006E201B" w:rsidP="00CB3655">
+          <w:p w14:paraId="17BF3E11" w14:textId="77777777" w:rsidR="006E201B" w:rsidRPr="00655E61" w:rsidRDefault="006E201B" w:rsidP="00CB3655">
             <w:pPr>
               <w:pStyle w:val="IJETTablebody"/>
             </w:pPr>
             <w:r w:rsidRPr="00655E61">
               <w:t>data</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007B1B72" w:rsidRPr="00655E61" w:rsidTr="007B1B72">
+      <w:tr w:rsidR="007B1B72" w:rsidRPr="00655E61" w14:paraId="0ACDFF65" w14:textId="77777777" w:rsidTr="007B1B72">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3261" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="006E201B" w:rsidRPr="00655E61" w:rsidRDefault="006E201B" w:rsidP="00CB3655">
+          <w:p w14:paraId="4E97DF91" w14:textId="77777777" w:rsidR="006E201B" w:rsidRPr="00655E61" w:rsidRDefault="006E201B" w:rsidP="00CB3655">
             <w:pPr>
               <w:pStyle w:val="IJETTablebody"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="006E201B" w:rsidRPr="00655E61" w:rsidRDefault="006E201B" w:rsidP="00CB3655">
+          <w:p w14:paraId="3368A2AE" w14:textId="77777777" w:rsidR="006E201B" w:rsidRPr="00655E61" w:rsidRDefault="006E201B" w:rsidP="00CB3655">
             <w:pPr>
               <w:pStyle w:val="IJETTablebody"/>
             </w:pPr>
             <w:r w:rsidRPr="00655E61">
               <w:t>data</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="006E201B" w:rsidRPr="00655E61" w:rsidRDefault="006E201B" w:rsidP="00CB3655">
+          <w:p w14:paraId="5035C15B" w14:textId="77777777" w:rsidR="006E201B" w:rsidRPr="00655E61" w:rsidRDefault="006E201B" w:rsidP="00CB3655">
             <w:pPr>
               <w:pStyle w:val="IJETTablebody"/>
             </w:pPr>
             <w:r w:rsidRPr="00655E61">
               <w:t>data</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="006E201B" w:rsidRPr="00655E61" w:rsidRDefault="006E201B" w:rsidP="00CB3655">
+          <w:p w14:paraId="39479939" w14:textId="77777777" w:rsidR="006E201B" w:rsidRPr="00655E61" w:rsidRDefault="006E201B" w:rsidP="00CB3655">
             <w:pPr>
               <w:pStyle w:val="IJETTablebody"/>
             </w:pPr>
             <w:r w:rsidRPr="00655E61">
               <w:t>data</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="006E201B" w:rsidRPr="00C33DBB" w:rsidRDefault="006E201B" w:rsidP="00A16D6B">
+    <w:p w14:paraId="1BCB7772" w14:textId="77777777" w:rsidR="006E201B" w:rsidRPr="00C33DBB" w:rsidRDefault="006E201B" w:rsidP="00A16D6B">
       <w:pPr>
         <w:pStyle w:val="IJETNNormal"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="003F37DE" w:rsidRPr="001A36E2" w:rsidRDefault="003F37DE" w:rsidP="000B2368">
+    <w:p w14:paraId="67B21B44" w14:textId="77777777" w:rsidR="003F37DE" w:rsidRPr="001A36E2" w:rsidRDefault="003F37DE" w:rsidP="000B2368">
       <w:pPr>
         <w:pStyle w:val="IJETNNormal"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005E4B16">
         <w:t>NOTICE</w:t>
       </w:r>
       <w:r w:rsidR="001A36E2" w:rsidRPr="005E4B16">
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidR="001A36E2">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="001A36E2" w:rsidRPr="005E4B16">
         <w:t>The OJS system with which the IJET journal is managed does not accept files larger than 30MB.</w:t>
       </w:r>
       <w:r w:rsidR="001A36E2" w:rsidRPr="001A36E2">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="007A7AD6">
         <w:t xml:space="preserve">If </w:t>
       </w:r>
       <w:r w:rsidR="001A36E2">
@@ -3368,567 +3365,497 @@
       <w:r w:rsidR="00643084" w:rsidRPr="00643084">
         <w:rPr>
           <w:rStyle w:val="IJETPItalic"/>
         </w:rPr>
         <w:t>he system does not provide a specific error message</w:t>
       </w:r>
       <w:r w:rsidR="007A7AD6">
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="001A36E2" w:rsidRPr="001A36E2">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="007A7AD6">
         <w:t xml:space="preserve">In this event, if </w:t>
       </w:r>
       <w:r w:rsidR="001A36E2" w:rsidRPr="001A36E2">
         <w:t xml:space="preserve">there are images in the text, load the </w:t>
       </w:r>
       <w:r w:rsidR="007C3B3C">
         <w:t xml:space="preserve">text file and images separately, </w:t>
       </w:r>
       <w:r w:rsidR="007C3B3C" w:rsidRPr="007C3B3C">
         <w:t>even at the initial submission stage.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000164E9" w:rsidRDefault="00B55D9B" w:rsidP="00A921A6">
+    <w:p w14:paraId="36CCEB27" w14:textId="77777777" w:rsidR="000164E9" w:rsidRDefault="00B55D9B" w:rsidP="00A921A6">
       <w:pPr>
         <w:pStyle w:val="IJETETitle1"/>
       </w:pPr>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t>Footnotes</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00385D21" w:rsidRPr="00385D21" w:rsidRDefault="00114070" w:rsidP="00B56008">
+    <w:p w14:paraId="6E65FCC6" w14:textId="77777777" w:rsidR="00385D21" w:rsidRPr="00385D21" w:rsidRDefault="00114070" w:rsidP="00B56008">
       <w:pPr>
         <w:pStyle w:val="IJETNNormal"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Footnotes are </w:t>
       </w:r>
       <w:r w:rsidR="00385D21">
         <w:t xml:space="preserve">permitted </w:t>
       </w:r>
       <w:r w:rsidR="00643084">
         <w:t xml:space="preserve">but should be short and kept to a minimum. They </w:t>
       </w:r>
       <w:r w:rsidR="00385D21" w:rsidRPr="00385D21">
         <w:t xml:space="preserve">should be </w:t>
       </w:r>
       <w:r w:rsidR="00567578" w:rsidRPr="00843642">
         <w:t xml:space="preserve">numbered </w:t>
       </w:r>
       <w:r w:rsidR="00385D21" w:rsidRPr="007268FE">
         <w:t>progressively</w:t>
       </w:r>
       <w:r w:rsidR="00567578" w:rsidRPr="00843642">
         <w:t xml:space="preserve"> throughout</w:t>
       </w:r>
       <w:r w:rsidR="00860C38" w:rsidRPr="00843642">
         <w:t xml:space="preserve"> the submission</w:t>
       </w:r>
       <w:r w:rsidR="003C0545" w:rsidRPr="00643084">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:footnoteReference w:id="4"/>
       </w:r>
       <w:r w:rsidR="00385D21" w:rsidRPr="004B7614">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007B1B72" w:rsidRDefault="007B1B72" w:rsidP="007B1B72">
+    <w:p w14:paraId="599F2E51" w14:textId="77777777" w:rsidR="007B1B72" w:rsidRDefault="007B1B72" w:rsidP="007B1B72">
       <w:pPr>
         <w:pStyle w:val="IJETETitle1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Author </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>contributions</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w:rsidR="007B1B72" w:rsidRDefault="007B1B72" w:rsidP="00B56008">
+    <w:p w14:paraId="4AC0B2F7" w14:textId="77777777" w:rsidR="007B1B72" w:rsidRDefault="007B1B72" w:rsidP="00B56008">
       <w:pPr>
         <w:pStyle w:val="IJETNNormal"/>
       </w:pPr>
       <w:r w:rsidRPr="00613B31">
         <w:t xml:space="preserve">For research articles with several authors, a short paragraph specifying their individual contributions </w:t>
       </w:r>
       <w:r w:rsidR="00F343D3">
         <w:t>can</w:t>
       </w:r>
       <w:r w:rsidRPr="00613B31">
         <w:t xml:space="preserve"> be provided</w:t>
       </w:r>
       <w:r w:rsidR="008215BF">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006326A1" w:rsidRDefault="003062CD" w:rsidP="006326A1">
+    <w:p w14:paraId="5D9E89E4" w14:textId="77777777" w:rsidR="006326A1" w:rsidRDefault="003062CD" w:rsidP="006326A1">
       <w:pPr>
         <w:pStyle w:val="IJETETitle1"/>
       </w:pPr>
       <w:r>
         <w:t>Funding</w:t>
       </w:r>
       <w:r w:rsidR="006326A1">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003062CD" w:rsidRDefault="00592906" w:rsidP="00B56008">
+    <w:p w14:paraId="261CD9B4" w14:textId="77777777" w:rsidR="003062CD" w:rsidRDefault="00592906" w:rsidP="00B56008">
       <w:pPr>
         <w:pStyle w:val="IJETNNormal"/>
       </w:pPr>
       <w:r w:rsidRPr="00592906">
         <w:t>Any financing can also be declared</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> as follows: “</w:t>
       </w:r>
       <w:r w:rsidR="006326A1" w:rsidRPr="00613B31">
         <w:t>This research was funded by NAME OF FUNDER, grant number XXX”. Check that the details given are accurate and use the standard spelling of funding agency names at https://search.crossref.org/</w:t>
       </w:r>
       <w:r w:rsidR="006326A1">
         <w:t>funding.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007B1B72" w:rsidRDefault="007B1B72" w:rsidP="007B1B72">
+    <w:p w14:paraId="3BD89B1E" w14:textId="77777777" w:rsidR="007B1B72" w:rsidRDefault="007B1B72" w:rsidP="007B1B72">
       <w:pPr>
         <w:pStyle w:val="IJETETitle1"/>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00613B31">
         <w:t>Acknowledg</w:t>
       </w:r>
       <w:r w:rsidR="006F188F">
         <w:t>e</w:t>
       </w:r>
       <w:r w:rsidRPr="00613B31">
         <w:t>ments</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w:rsidR="007B1B72" w:rsidRDefault="007B1B72" w:rsidP="007B1B72">
+    <w:p w14:paraId="7FC3A7BC" w14:textId="063317A8" w:rsidR="007B1B72" w:rsidRDefault="007B1B72" w:rsidP="007B1B72">
       <w:pPr>
         <w:pStyle w:val="IJETNNormal"/>
       </w:pPr>
       <w:r w:rsidRPr="007B1B72">
         <w:t>In this section, you can acknowledge any support given which is not covered by the author contribution or funding sections</w:t>
       </w:r>
       <w:r w:rsidR="005F758A">
         <w:t>.</w:t>
       </w:r>
+      <w:r w:rsidR="007E14F9">
+        <w:t xml:space="preserve"> The use of Artificial Intelligence tools for linguistic revision and/or references formatting should be explicitly acknowledged in this section. The use of AI tools as methodological support should be, instead, accurately described in the methodology section.</w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="00643084" w:rsidRDefault="00643084" w:rsidP="00643084">
+    <w:p w14:paraId="1006CF56" w14:textId="77777777" w:rsidR="00643084" w:rsidRDefault="00643084" w:rsidP="00643084">
       <w:pPr>
         <w:pStyle w:val="IJETETitle1"/>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>Appendixes</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> or </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>additional</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>content</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w:rsidR="005F758A" w:rsidRDefault="005F758A" w:rsidP="005F758A">
+    <w:p w14:paraId="704CC96A" w14:textId="77777777" w:rsidR="005F758A" w:rsidRDefault="005F758A" w:rsidP="005F758A">
       <w:pPr>
         <w:pStyle w:val="IJETNNormal"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005F758A">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Appendices are not allowed. Any additional content may be published online, and the corresponding URL should be included in a footnote. It is the author's responsibility to ensure that the page remains accessible over time.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005F758A" w:rsidRPr="005F758A" w:rsidRDefault="005F758A" w:rsidP="005F758A">
+    <w:p w14:paraId="4CD7EA08" w14:textId="77777777" w:rsidR="005F758A" w:rsidRPr="005F758A" w:rsidRDefault="005F758A" w:rsidP="005F758A">
       <w:pPr>
         <w:pStyle w:val="IJETETitle1"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005F758A">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Specific recommendation for systematic r</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>eviews of the literature</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005F758A" w:rsidRPr="005F758A" w:rsidRDefault="00365B76" w:rsidP="005F758A">
+    <w:p w14:paraId="123A1EEF" w14:textId="77777777" w:rsidR="005F758A" w:rsidRPr="005F758A" w:rsidRDefault="00365B76" w:rsidP="005F758A">
       <w:pPr>
         <w:pStyle w:val="IJETNNormal"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00365B76">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Systematic literature reviews should clearly identify the dataset of references analyzed. The dataset can be presented either in a table within the paper or by making the relevant references identifiable in the reference section, for example by prefixing them with an asterisk</w:t>
       </w:r>
       <w:r w:rsidR="005F758A" w:rsidRPr="005F758A">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000164E9" w:rsidRPr="005F758A" w:rsidRDefault="00B55D9B" w:rsidP="00A921A6">
+    <w:p w14:paraId="5AC16B1F" w14:textId="77777777" w:rsidR="000164E9" w:rsidRPr="005F758A" w:rsidRDefault="00B55D9B" w:rsidP="00A921A6">
       <w:pPr>
         <w:pStyle w:val="IJETETitle1"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005F758A">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>References</w:t>
       </w:r>
       <w:r w:rsidR="0088516F">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> and in-text citations</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A169D5" w:rsidRDefault="00FD2670" w:rsidP="00A169D5">
+    <w:bookmarkEnd w:id="3"/>
+    <w:p w14:paraId="190DEA43" w14:textId="77777777" w:rsidR="00B07ACE" w:rsidRDefault="00B07ACE" w:rsidP="00B07ACE">
       <w:pPr>
         <w:pStyle w:val="IJETNNormal"/>
       </w:pPr>
+      <w:r>
+        <w:t>Each reference included in the reference list must be cited at least once within the text, and each in-text citation must correspond to a single reference entry.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="45E0CDFA" w14:textId="77777777" w:rsidR="00B07ACE" w:rsidRDefault="00B07ACE" w:rsidP="00B07ACE">
+      <w:pPr>
+        <w:pStyle w:val="IJETNNormal"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Both in-text citations and the reference list must strictly follow the APA (7th edition) formatting guidelines.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C4ACE27" w14:textId="77777777" w:rsidR="00B07ACE" w:rsidRDefault="00B07ACE" w:rsidP="00B07ACE">
+      <w:pPr>
+        <w:pStyle w:val="IJETNNormal"/>
+      </w:pPr>
+      <w:r>
+        <w:t>All references must include a DOI, presented in URL format (e.g., https://doi.org/xxxxx), where available.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="795D0010" w14:textId="77777777" w:rsidR="00B07ACE" w:rsidRDefault="00B07ACE" w:rsidP="00B07ACE">
+      <w:pPr>
+        <w:pStyle w:val="IJETNNormal"/>
+      </w:pPr>
+      <w:r>
+        <w:t>The use of a reference management tool is strongly recommended. If references are formatted manually, authors should consult the official APA 7 guidelines or reliable tutorials to ensure accuracy.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21C66D15" w14:textId="77777777" w:rsidR="00B07ACE" w:rsidRPr="00B07ACE" w:rsidRDefault="00B07ACE" w:rsidP="00B07ACE">
+      <w:pPr>
+        <w:pStyle w:val="IJETNNormal"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B07ACE">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>When a website is mentioned (e.g., project websites, institutional websites, or web applications), the corresponding URL should be provided in a footnote.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C8670ED" w14:textId="77777777" w:rsidR="00B07ACE" w:rsidRDefault="00B07ACE" w:rsidP="00B07ACE">
+      <w:pPr>
+        <w:pStyle w:val="IJETNNormal"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2C4FD7D2" w14:textId="7FD86ACF" w:rsidR="007E14F9" w:rsidRDefault="007E14F9" w:rsidP="00B07ACE">
+      <w:pPr>
+        <w:pStyle w:val="IJETNNormal"/>
+      </w:pPr>
       <w:r w:rsidRPr="00BB4C76">
-        <w:t xml:space="preserve">References </w:t>
-[...4 lines deleted...]
-      <w:r w:rsidR="00E36F11">
+        <w:t xml:space="preserve">References should be in Times New Roman 10, </w:t>
+      </w:r>
+      <w:r>
         <w:t xml:space="preserve">paragraph </w:t>
       </w:r>
-      <w:r w:rsidR="00BB4C76" w:rsidRPr="00BB4C76">
+      <w:r w:rsidRPr="00BB4C76">
         <w:t>justified</w:t>
       </w:r>
-      <w:r w:rsidR="00687416">
-[...14 lines deleted...]
-      <w:r w:rsidR="00A169D5">
+      <w:r>
+        <w:t>, first line hanging 0,6, compliant to the style</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB4C76">
+        <w:t xml:space="preserve"> provided</w:t>
+      </w:r>
+      <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00A169D5" w:rsidRPr="00472DEC">
+      <w:r w:rsidRPr="00472DEC">
         <w:t>[</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="00A169D5">
+      <w:r>
         <w:t>IJET</w:t>
       </w:r>
-      <w:r w:rsidR="00A169D5" w:rsidRPr="00472DEC">
+      <w:r w:rsidRPr="00472DEC">
         <w:t>_O_References</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00A169D5" w:rsidRPr="00472DEC">
+      <w:r w:rsidRPr="00472DEC">
         <w:t>]</w:t>
       </w:r>
-      <w:r w:rsidR="00A169D5">
+      <w:r>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A169D5" w:rsidRDefault="00A169D5" w:rsidP="00A169D5">
-[...4 lines deleted...]
-    <w:p w:rsidR="00A169D5" w:rsidRPr="00A169D5" w:rsidRDefault="00A169D5" w:rsidP="00A169D5">
+    <w:p w14:paraId="3221A66B" w14:textId="77777777" w:rsidR="007E14F9" w:rsidRPr="00A169D5" w:rsidRDefault="007E14F9" w:rsidP="007E14F9">
       <w:pPr>
         <w:pStyle w:val="IJETOReferences"/>
         <w:rPr>
           <w:rStyle w:val="IJETRUrldoiemail"/>
           <w:color w:val="auto"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A169D5">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Trentin, G. (2009). Using a wiki to evaluate individual contribution to a collaborative learning project</w:t>
       </w:r>
       <w:r w:rsidRPr="00A169D5">
         <w:rPr>
           <w:rStyle w:val="IJETPItalic"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>. Journal of Computer Assisted Learning</w:t>
       </w:r>
       <w:r w:rsidRPr="00A169D5">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="00A169D5">
         <w:rPr>
           <w:rStyle w:val="IJETPItalic"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>25</w:t>
       </w:r>
       <w:r w:rsidRPr="00A169D5">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 43-55. </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r w:rsidRPr="00F061FA">
           <w:rPr>
             <w:rStyle w:val="IJETRUrldoiemail"/>
           </w:rPr>
           <w:t>https://doi.org/10.1111/j.1365-2729.2008.00276.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="0088516F" w:rsidRDefault="0088516F" w:rsidP="0088516F">
-[...105 lines deleted...]
-    <w:sectPr w:rsidR="0088516F" w:rsidRPr="00BB4C76" w:rsidSect="00550C44">
+    <w:sectPr w:rsidR="007E14F9" w:rsidRPr="00A169D5" w:rsidSect="00550C44">
       <w:footerReference w:type="even" r:id="rId10"/>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1134" w:right="1418" w:bottom="1134" w:left="1418" w:header="1083" w:footer="1066" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00E86BB4" w:rsidRDefault="00E86BB4">
+    <w:p w14:paraId="387A17EA" w14:textId="77777777" w:rsidR="0000530F" w:rsidRDefault="0000530F">
       <w:r>
         <w:t>notes</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E86BB4" w:rsidRDefault="00E86BB4"/>
-[...4 lines deleted...]
-    <w:p w:rsidR="00E86BB4" w:rsidRDefault="00E86BB4"/>
+    <w:p w14:paraId="3EF44FE3" w14:textId="77777777" w:rsidR="0000530F" w:rsidRDefault="0000530F"/>
+    <w:p w14:paraId="3DA9962D" w14:textId="77777777" w:rsidR="0000530F" w:rsidRDefault="0000530F"/>
+    <w:p w14:paraId="2DF3069A" w14:textId="77777777" w:rsidR="0000530F" w:rsidRDefault="0000530F"/>
+    <w:p w14:paraId="5F511C02" w14:textId="77777777" w:rsidR="0000530F" w:rsidRDefault="0000530F"/>
+    <w:p w14:paraId="45AC5F4E" w14:textId="77777777" w:rsidR="0000530F" w:rsidRDefault="0000530F"/>
+    <w:p w14:paraId="00D1005E" w14:textId="77777777" w:rsidR="0000530F" w:rsidRDefault="0000530F"/>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00E86BB4" w:rsidRDefault="00E86BB4">
+    <w:p w14:paraId="5D3C62E7" w14:textId="77777777" w:rsidR="0000530F" w:rsidRDefault="0000530F">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="2"/>
           <w:szCs w:val="2"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00E86BB4" w:rsidRDefault="00E86BB4"/>
-[...4 lines deleted...]
-    <w:p w:rsidR="00E86BB4" w:rsidRDefault="00E86BB4"/>
+    <w:p w14:paraId="70AB1E58" w14:textId="77777777" w:rsidR="0000530F" w:rsidRDefault="0000530F"/>
+    <w:p w14:paraId="6FB7FB6B" w14:textId="77777777" w:rsidR="0000530F" w:rsidRDefault="0000530F"/>
+    <w:p w14:paraId="003535FB" w14:textId="77777777" w:rsidR="0000530F" w:rsidRDefault="0000530F"/>
+    <w:p w14:paraId="14648646" w14:textId="77777777" w:rsidR="0000530F" w:rsidRDefault="0000530F"/>
+    <w:p w14:paraId="6F7FE5B9" w14:textId="77777777" w:rsidR="0000530F" w:rsidRDefault="0000530F"/>
+    <w:p w14:paraId="189CDE8E" w14:textId="77777777" w:rsidR="0000530F" w:rsidRDefault="0000530F"/>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w:rsidR="00E86BB4" w:rsidRDefault="00E86BB4">
+    <w:p w14:paraId="4868E116" w14:textId="77777777" w:rsidR="0000530F" w:rsidRDefault="0000530F">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="2"/>
           <w:szCs w:val="2"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00E86BB4" w:rsidRDefault="00E86BB4">
+    <w:p w14:paraId="7A8FDE08" w14:textId="77777777" w:rsidR="0000530F" w:rsidRDefault="0000530F">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="2"/>
           <w:szCs w:val="2"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00E86BB4" w:rsidRDefault="00E86BB4"/>
-[...4 lines deleted...]
-    <w:p w:rsidR="00E86BB4" w:rsidRDefault="00E86BB4"/>
+    <w:p w14:paraId="7C45DF53" w14:textId="77777777" w:rsidR="0000530F" w:rsidRDefault="0000530F"/>
+    <w:p w14:paraId="1F956E43" w14:textId="77777777" w:rsidR="0000530F" w:rsidRDefault="0000530F"/>
+    <w:p w14:paraId="42B3C49A" w14:textId="77777777" w:rsidR="0000530F" w:rsidRDefault="0000530F"/>
+    <w:p w14:paraId="058A0DA2" w14:textId="77777777" w:rsidR="0000530F" w:rsidRDefault="0000530F"/>
+    <w:p w14:paraId="1C39B07C" w14:textId="77777777" w:rsidR="0000530F" w:rsidRDefault="0000530F"/>
+    <w:p w14:paraId="6C343419" w14:textId="77777777" w:rsidR="0000530F" w:rsidRDefault="0000530F"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
@@ -3962,260 +3889,259 @@
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0000287" w:usb1="40000013" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SimSun">
     <w:altName w:val="宋体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w:rsidR="00F07882" w:rsidRPr="00906369" w:rsidRDefault="007C4781">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="0EAFEB14" w14:textId="77777777" w:rsidR="00F07882" w:rsidRPr="00906369" w:rsidRDefault="007C4781">
     <w:pPr>
       <w:rPr>
         <w:i/>
         <w:iCs/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00906369">
       <w:rPr>
         <w:i/>
         <w:iCs/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidR="00F07882" w:rsidRPr="00906369">
       <w:rPr>
         <w:i/>
         <w:iCs/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE </w:instrText>
     </w:r>
     <w:r w:rsidRPr="00906369">
       <w:rPr>
         <w:i/>
         <w:iCs/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="00F07882">
       <w:rPr>
         <w:i/>
         <w:iCs/>
         <w:noProof/>
       </w:rPr>
       <w:t>22</w:t>
     </w:r>
     <w:r w:rsidRPr="00906369">
       <w:rPr>
         <w:i/>
         <w:iCs/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
-  <w:p w:rsidR="009A36CB" w:rsidRDefault="009A36CB"/>
-[...4 lines deleted...]
-  <w:p w:rsidR="00E05C64" w:rsidRDefault="00E05C64"/>
+  <w:p w14:paraId="0DDA1EEF" w14:textId="77777777" w:rsidR="009A36CB" w:rsidRDefault="009A36CB"/>
+  <w:p w14:paraId="03E160F0" w14:textId="77777777" w:rsidR="006A009B" w:rsidRDefault="006A009B"/>
+  <w:p w14:paraId="78508DCF" w14:textId="77777777" w:rsidR="00C9752E" w:rsidRDefault="00C9752E"/>
+  <w:p w14:paraId="455D27FF" w14:textId="77777777" w:rsidR="00E05C64" w:rsidRDefault="00E05C64"/>
+  <w:p w14:paraId="21D44DC3" w14:textId="77777777" w:rsidR="00E05C64" w:rsidRDefault="00E05C64"/>
+  <w:p w14:paraId="68B7E96F" w14:textId="77777777" w:rsidR="00E05C64" w:rsidRDefault="00E05C64"/>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00E86BB4" w:rsidRPr="00691D14" w:rsidRDefault="00E86BB4" w:rsidP="00691D14">
+    <w:p w14:paraId="35491413" w14:textId="77777777" w:rsidR="0000530F" w:rsidRPr="00691D14" w:rsidRDefault="0000530F" w:rsidP="00691D14">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00E86BB4" w:rsidRDefault="00E86BB4" w:rsidP="00C6635D">
+    <w:p w14:paraId="7A314B68" w14:textId="77777777" w:rsidR="0000530F" w:rsidRDefault="0000530F" w:rsidP="00C6635D">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>––––––––––––––</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E86BB4" w:rsidRDefault="00E86BB4"/>
-[...3 lines deleted...]
-    <w:p w:rsidR="00E86BB4" w:rsidRDefault="00E86BB4"/>
+    <w:p w14:paraId="5026DE59" w14:textId="77777777" w:rsidR="0000530F" w:rsidRDefault="0000530F"/>
+    <w:p w14:paraId="7E2CE90D" w14:textId="77777777" w:rsidR="0000530F" w:rsidRDefault="0000530F"/>
+    <w:p w14:paraId="1BF58712" w14:textId="77777777" w:rsidR="0000530F" w:rsidRDefault="0000530F"/>
+    <w:p w14:paraId="354B6E05" w14:textId="77777777" w:rsidR="0000530F" w:rsidRDefault="0000530F"/>
+    <w:p w14:paraId="29C87D4D" w14:textId="77777777" w:rsidR="0000530F" w:rsidRDefault="0000530F"/>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w:rsidR="00E86BB4" w:rsidRDefault="00E86BB4" w:rsidP="00C6635D">
+    <w:p w14:paraId="23510892" w14:textId="77777777" w:rsidR="0000530F" w:rsidRDefault="0000530F" w:rsidP="00C6635D">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>––––––––––––––</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E86BB4" w:rsidRDefault="00E86BB4"/>
-[...3 lines deleted...]
-    <w:p w:rsidR="00E86BB4" w:rsidRDefault="00E86BB4"/>
+    <w:p w14:paraId="76C28833" w14:textId="77777777" w:rsidR="0000530F" w:rsidRDefault="0000530F"/>
+    <w:p w14:paraId="1FF01174" w14:textId="77777777" w:rsidR="0000530F" w:rsidRDefault="0000530F"/>
+    <w:p w14:paraId="57DA4B9B" w14:textId="77777777" w:rsidR="0000530F" w:rsidRDefault="0000530F"/>
+    <w:p w14:paraId="6C93698C" w14:textId="77777777" w:rsidR="0000530F" w:rsidRDefault="0000530F"/>
+    <w:p w14:paraId="6E4523CE" w14:textId="77777777" w:rsidR="0000530F" w:rsidRDefault="0000530F"/>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w:rsidR="00285B8D" w:rsidRPr="00A55586" w:rsidRDefault="00285B8D" w:rsidP="004B7614">
+    <w:p w14:paraId="10143956" w14:textId="77777777" w:rsidR="00285B8D" w:rsidRPr="00A55586" w:rsidRDefault="00285B8D" w:rsidP="004B7614">
       <w:pPr>
         <w:pStyle w:val="IJETNFootnote"/>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00643084">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00A55586">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> Text inserted within square brackets is the name of the style to be used (stylesheet downloadable at </w:t>
       </w:r>
       <w:hyperlink r:id="rId1" w:history="1">
         <w:r w:rsidR="00C46965" w:rsidRPr="00C46965">
           <w:rPr>
             <w:rStyle w:val="Collegamentoipertestuale"/>
             <w:lang w:val="en-GB"/>
           </w:rPr>
           <w:t>About the Journal | Italian Journal of Educational Technology (cnr.it)</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
-    <w:p w:rsidR="00643084" w:rsidRPr="00643084" w:rsidRDefault="00643084" w:rsidP="00643084">
+    <w:p w14:paraId="72E8621E" w14:textId="77777777" w:rsidR="00643084" w:rsidRPr="00643084" w:rsidRDefault="00643084" w:rsidP="00643084">
       <w:pPr>
         <w:pStyle w:val="IJETNFootnote"/>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Rimandonotaapidipagina"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00643084">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="004B7614">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">To </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>non-Italian</w:t>
       </w:r>
       <w:r w:rsidRPr="004B7614">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> authors: Italian translation of the title, abstract and keywords is optional at the first submission. The editorial team will support non-Italian authors in providing the Italian translation of title, abstract and keywords.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="4">
-    <w:p w:rsidR="003C0545" w:rsidRPr="003C0545" w:rsidRDefault="003C0545">
+    <w:p w14:paraId="58091CD9" w14:textId="77777777" w:rsidR="003C0545" w:rsidRPr="003C0545" w:rsidRDefault="003C0545">
       <w:pPr>
         <w:pStyle w:val="Testonotaapidipagina"/>
       </w:pPr>
       <w:r w:rsidRPr="00643084">
         <w:rPr>
           <w:rStyle w:val="IJETNFootnoteCarattere"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="003955D4">
         <w:rPr>
           <w:rStyle w:val="IJETNFootnoteCarattere"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00843642">
         <w:t>W</w:t>
       </w:r>
       <w:r w:rsidRPr="00FC12D2">
         <w:t>hen insertin</w:t>
       </w:r>
       <w:r w:rsidRPr="00843642">
         <w:t xml:space="preserve">g </w:t>
       </w:r>
@@ -4284,51 +4210,51 @@
       </w:r>
       <w:r w:rsidRPr="007268FE">
         <w:t>. Websites URLs</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> should be </w:t>
       </w:r>
       <w:r w:rsidRPr="00843642">
         <w:t xml:space="preserve">included as </w:t>
       </w:r>
       <w:r>
         <w:t>footnotes and not directly in the text</w:t>
       </w:r>
       <w:r w:rsidRPr="005A2989">
         <w:t xml:space="preserve"> or</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> in the references.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF7C"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="BB28627E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1492"/>
         </w:tabs>
         <w:ind w:left="1492" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF7D"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="28DE1ACA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
@@ -5406,253 +5332,256 @@
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="1080"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3744" w:hanging="1224"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="1440"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="1638101605">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="1501000089">
     <w:abstractNumId w:val="16"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="3" w16cid:durableId="1950356455">
     <w:abstractNumId w:val="13"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="4" w16cid:durableId="1699115094">
     <w:abstractNumId w:val="10"/>
     <w:lvlOverride w:ilvl="0"/>
     <w:lvlOverride w:ilvl="1"/>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="5">
+  <w:num w:numId="5" w16cid:durableId="1661039157">
     <w:abstractNumId w:val="16"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="6">
+  <w:num w:numId="6" w16cid:durableId="499196769">
     <w:abstractNumId w:val="13"/>
     <w:lvlOverride w:ilvl="0"/>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="7">
+  <w:num w:numId="7" w16cid:durableId="1334528787">
     <w:abstractNumId w:val="16"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="8">
+  <w:num w:numId="8" w16cid:durableId="589892308">
     <w:abstractNumId w:val="15"/>
   </w:num>
-  <w:num w:numId="9">
+  <w:num w:numId="9" w16cid:durableId="1072855455">
     <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="10">
+  <w:num w:numId="10" w16cid:durableId="1349256670">
     <w:abstractNumId w:val="17"/>
   </w:num>
-  <w:num w:numId="11">
+  <w:num w:numId="11" w16cid:durableId="554245420">
     <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="12">
+  <w:num w:numId="12" w16cid:durableId="1695037806">
     <w:abstractNumId w:val="18"/>
   </w:num>
-  <w:num w:numId="13">
+  <w:num w:numId="13" w16cid:durableId="1585845369">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="14">
+  <w:num w:numId="14" w16cid:durableId="120150809">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="15">
+  <w:num w:numId="15" w16cid:durableId="1169756794">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="16">
+  <w:num w:numId="16" w16cid:durableId="829714800">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="17">
+  <w:num w:numId="17" w16cid:durableId="1555315110">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="18">
+  <w:num w:numId="18" w16cid:durableId="481393084">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="19">
+  <w:num w:numId="19" w16cid:durableId="1005278063">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="20">
+  <w:num w:numId="20" w16cid:durableId="1230579289">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="21">
+  <w:num w:numId="21" w16cid:durableId="1363508489">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="22">
+  <w:num w:numId="22" w16cid:durableId="1761103477">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="23">
+  <w:num w:numId="23" w16cid:durableId="1639988707">
     <w:abstractNumId w:val="14"/>
   </w:num>
-  <w:num w:numId="24">
+  <w:num w:numId="24" w16cid:durableId="1403210201">
     <w:abstractNumId w:val="19"/>
   </w:num>
-  <w:num w:numId="25">
+  <w:num w:numId="25" w16cid:durableId="1118910582">
     <w:abstractNumId w:val="16"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="26">
+  <w:num w:numId="26" w16cid:durableId="545994242">
     <w:abstractNumId w:val="16"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:numIdMacAtCleanup w:val="11"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="7F04" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="1" w:alternateStyleNames="0"/>
   <w:stylePaneSortMethod w:val="0000"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="283"/>
   <w:doNotHyphenateCaps/>
   <w:drawingGridHorizontalSpacing w:val="120"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:savePreviewPicture/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:pos w:val="sectEnd"/>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00900163"/>
+    <w:rsidRoot w:val="007E14F9"/>
     <w:rsid w:val="00003DF9"/>
+    <w:rsid w:val="0000530F"/>
     <w:rsid w:val="00007874"/>
     <w:rsid w:val="00010B42"/>
     <w:rsid w:val="00013170"/>
     <w:rsid w:val="00016073"/>
     <w:rsid w:val="000164E9"/>
     <w:rsid w:val="00020EC8"/>
     <w:rsid w:val="0003016F"/>
     <w:rsid w:val="00042F3C"/>
     <w:rsid w:val="00046934"/>
     <w:rsid w:val="00052628"/>
     <w:rsid w:val="00052E85"/>
     <w:rsid w:val="00057629"/>
     <w:rsid w:val="0006297C"/>
     <w:rsid w:val="00064CCA"/>
     <w:rsid w:val="00064EE8"/>
     <w:rsid w:val="00075B83"/>
     <w:rsid w:val="00080EE0"/>
     <w:rsid w:val="00081C17"/>
     <w:rsid w:val="0008288D"/>
     <w:rsid w:val="0008755F"/>
     <w:rsid w:val="00094331"/>
     <w:rsid w:val="00097B89"/>
     <w:rsid w:val="00097FAD"/>
     <w:rsid w:val="000A3597"/>
     <w:rsid w:val="000A4865"/>
@@ -5729,50 +5658,51 @@
     <w:rsid w:val="00271E56"/>
     <w:rsid w:val="00274424"/>
     <w:rsid w:val="0027561A"/>
     <w:rsid w:val="00285B8D"/>
     <w:rsid w:val="0029038F"/>
     <w:rsid w:val="00291739"/>
     <w:rsid w:val="00292B3C"/>
     <w:rsid w:val="00292CD4"/>
     <w:rsid w:val="00295626"/>
     <w:rsid w:val="002A02C8"/>
     <w:rsid w:val="002A3EEE"/>
     <w:rsid w:val="002A5853"/>
     <w:rsid w:val="002A7F4C"/>
     <w:rsid w:val="002B1C1F"/>
     <w:rsid w:val="002D1650"/>
     <w:rsid w:val="002D1CA9"/>
     <w:rsid w:val="002D69D6"/>
     <w:rsid w:val="002D6E97"/>
     <w:rsid w:val="002E02F8"/>
     <w:rsid w:val="002E189B"/>
     <w:rsid w:val="002E5546"/>
     <w:rsid w:val="002F16C1"/>
     <w:rsid w:val="003036EB"/>
     <w:rsid w:val="00305D1F"/>
     <w:rsid w:val="003062CD"/>
+    <w:rsid w:val="0030733F"/>
     <w:rsid w:val="0031245D"/>
     <w:rsid w:val="00315DAA"/>
     <w:rsid w:val="003200CE"/>
     <w:rsid w:val="003269FD"/>
     <w:rsid w:val="00341D65"/>
     <w:rsid w:val="00345251"/>
     <w:rsid w:val="00346587"/>
     <w:rsid w:val="00355830"/>
     <w:rsid w:val="003575B2"/>
     <w:rsid w:val="00357662"/>
     <w:rsid w:val="0036231F"/>
     <w:rsid w:val="003652E0"/>
     <w:rsid w:val="003658F5"/>
     <w:rsid w:val="00365B76"/>
     <w:rsid w:val="00371C37"/>
     <w:rsid w:val="00372717"/>
     <w:rsid w:val="00374DE7"/>
     <w:rsid w:val="003768F7"/>
     <w:rsid w:val="00385D21"/>
     <w:rsid w:val="0038655C"/>
     <w:rsid w:val="003939BC"/>
     <w:rsid w:val="003941EF"/>
     <w:rsid w:val="003955D4"/>
     <w:rsid w:val="003956C2"/>
     <w:rsid w:val="003A1EAF"/>
@@ -5939,68 +5869,71 @@
     <w:rsid w:val="0071699D"/>
     <w:rsid w:val="00724F80"/>
     <w:rsid w:val="007268FE"/>
     <w:rsid w:val="00727489"/>
     <w:rsid w:val="007373F1"/>
     <w:rsid w:val="00742E30"/>
     <w:rsid w:val="00762896"/>
     <w:rsid w:val="00767B97"/>
     <w:rsid w:val="00772381"/>
     <w:rsid w:val="00780549"/>
     <w:rsid w:val="00781D1C"/>
     <w:rsid w:val="00781DF7"/>
     <w:rsid w:val="007832BF"/>
     <w:rsid w:val="007851B5"/>
     <w:rsid w:val="00791CF6"/>
     <w:rsid w:val="00793343"/>
     <w:rsid w:val="00796F54"/>
     <w:rsid w:val="007A6B31"/>
     <w:rsid w:val="007A7AD6"/>
     <w:rsid w:val="007B1B72"/>
     <w:rsid w:val="007B4D40"/>
     <w:rsid w:val="007B68F0"/>
     <w:rsid w:val="007C3B3C"/>
     <w:rsid w:val="007C4781"/>
     <w:rsid w:val="007C47BA"/>
+    <w:rsid w:val="007D241C"/>
     <w:rsid w:val="007D64BE"/>
     <w:rsid w:val="007D777F"/>
+    <w:rsid w:val="007E14F9"/>
     <w:rsid w:val="007E3517"/>
     <w:rsid w:val="007E362F"/>
     <w:rsid w:val="007F0FF1"/>
     <w:rsid w:val="007F3164"/>
     <w:rsid w:val="007F4790"/>
     <w:rsid w:val="007F5B24"/>
     <w:rsid w:val="00801913"/>
     <w:rsid w:val="0080238E"/>
     <w:rsid w:val="008028C2"/>
     <w:rsid w:val="00811FCC"/>
     <w:rsid w:val="00813B64"/>
     <w:rsid w:val="008215BF"/>
     <w:rsid w:val="0082495C"/>
     <w:rsid w:val="0083046E"/>
     <w:rsid w:val="00830897"/>
     <w:rsid w:val="00841695"/>
+    <w:rsid w:val="0084318F"/>
     <w:rsid w:val="00843642"/>
     <w:rsid w:val="00844E8F"/>
     <w:rsid w:val="0085072F"/>
     <w:rsid w:val="00851CE0"/>
     <w:rsid w:val="00857722"/>
     <w:rsid w:val="00857F6A"/>
     <w:rsid w:val="00860C38"/>
     <w:rsid w:val="00863397"/>
     <w:rsid w:val="008635B7"/>
     <w:rsid w:val="00864221"/>
     <w:rsid w:val="008653BF"/>
     <w:rsid w:val="0087197F"/>
     <w:rsid w:val="008723AC"/>
     <w:rsid w:val="00872A70"/>
     <w:rsid w:val="008743A7"/>
     <w:rsid w:val="008748C6"/>
     <w:rsid w:val="00874DC7"/>
     <w:rsid w:val="00875DCE"/>
     <w:rsid w:val="0088246B"/>
     <w:rsid w:val="0088516F"/>
     <w:rsid w:val="008863DC"/>
     <w:rsid w:val="00893E78"/>
     <w:rsid w:val="00895DEA"/>
     <w:rsid w:val="008A1C5E"/>
     <w:rsid w:val="008A24CE"/>
@@ -6106,50 +6039,51 @@
     <w:rsid w:val="00AA36FD"/>
     <w:rsid w:val="00AA3AC7"/>
     <w:rsid w:val="00AA6595"/>
     <w:rsid w:val="00AB2588"/>
     <w:rsid w:val="00AB292A"/>
     <w:rsid w:val="00AB5B8F"/>
     <w:rsid w:val="00AB6A92"/>
     <w:rsid w:val="00AC2D49"/>
     <w:rsid w:val="00AC3F9A"/>
     <w:rsid w:val="00AC54CE"/>
     <w:rsid w:val="00AC55D8"/>
     <w:rsid w:val="00AC79D7"/>
     <w:rsid w:val="00AC7EBD"/>
     <w:rsid w:val="00AD0839"/>
     <w:rsid w:val="00AD0E6A"/>
     <w:rsid w:val="00AD275E"/>
     <w:rsid w:val="00AD27D5"/>
     <w:rsid w:val="00AD7E71"/>
     <w:rsid w:val="00AE29E6"/>
     <w:rsid w:val="00AE4E0D"/>
     <w:rsid w:val="00AF01C2"/>
     <w:rsid w:val="00AF0AC3"/>
     <w:rsid w:val="00AF118F"/>
     <w:rsid w:val="00AF553F"/>
     <w:rsid w:val="00B010AA"/>
+    <w:rsid w:val="00B07ACE"/>
     <w:rsid w:val="00B1096B"/>
     <w:rsid w:val="00B1185A"/>
     <w:rsid w:val="00B14072"/>
     <w:rsid w:val="00B14707"/>
     <w:rsid w:val="00B147DB"/>
     <w:rsid w:val="00B14B13"/>
     <w:rsid w:val="00B23F65"/>
     <w:rsid w:val="00B3078A"/>
     <w:rsid w:val="00B31897"/>
     <w:rsid w:val="00B33BAC"/>
     <w:rsid w:val="00B41EBD"/>
     <w:rsid w:val="00B43610"/>
     <w:rsid w:val="00B44151"/>
     <w:rsid w:val="00B4453E"/>
     <w:rsid w:val="00B52419"/>
     <w:rsid w:val="00B52F3A"/>
     <w:rsid w:val="00B54DAA"/>
     <w:rsid w:val="00B55D9B"/>
     <w:rsid w:val="00B56008"/>
     <w:rsid w:val="00B573EE"/>
     <w:rsid w:val="00B6482B"/>
     <w:rsid w:val="00B65756"/>
     <w:rsid w:val="00B72699"/>
     <w:rsid w:val="00B80406"/>
     <w:rsid w:val="00B804C8"/>
@@ -6336,75 +6270,75 @@
     <w:rsid w:val="00FD7860"/>
     <w:rsid w:val="00FE05A5"/>
     <w:rsid w:val="00FE2CBF"/>
     <w:rsid w:val="00FF202B"/>
     <w:rsid w:val="00FF2323"/>
     <w:rsid w:val="00FF4CF0"/>
     <w:rsid w:val="00FF71BC"/>
     <w:rsid w:val="00FF72C2"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="it-IT" w:eastAsia="ja-JP" w:bidi="he-IL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="0BAC8152"/>
+  <w14:docId w14:val="25931D24"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="it-IT" w:eastAsia="it-IT" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:locked="1" w:uiPriority="9"/>
     <w:lsdException w:name="heading 2" w:locked="1" w:uiPriority="9"/>
     <w:lsdException w:name="heading 3" w:locked="1" w:uiPriority="9"/>
     <w:lsdException w:name="heading 4" w:locked="1" w:uiPriority="9"/>
     <w:lsdException w:name="heading 5" w:locked="1" w:uiPriority="9"/>
     <w:lsdException w:name="heading 6" w:locked="1" w:uiPriority="9"/>
     <w:lsdException w:name="heading 7" w:locked="1" w:uiPriority="9"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:locked="1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:locked="1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -6732,50 +6666,55 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normale">
     <w:name w:val="Normal"/>
     <w:aliases w:val="TD_N_Normal"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:rsid w:val="00875DCE"/>
     <w:pPr>
       <w:spacing w:line="360" w:lineRule="auto"/>
       <w:jc w:val="both"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Titolo1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normale"/>
     <w:next w:val="Normale"/>
     <w:semiHidden/>
     <w:locked/>
     <w:rsid w:val="00AC4111"/>
     <w:pPr>
       <w:keepNext/>
       <w:numPr>
         <w:numId w:val="8"/>
       </w:numPr>
       <w:jc w:val="center"/>
@@ -6915,51 +6854,50 @@
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Titolo7">
     <w:name w:val="heading 7"/>
     <w:basedOn w:val="Normale"/>
     <w:next w:val="Normale"/>
     <w:semiHidden/>
     <w:locked/>
     <w:rsid w:val="00AC4111"/>
     <w:pPr>
       <w:keepNext/>
       <w:numPr>
         <w:ilvl w:val="6"/>
         <w:numId w:val="8"/>
       </w:numPr>
       <w:outlineLvl w:val="6"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Carpredefinitoparagrafo">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Tabellanormale">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Nessunelenco">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="StileTDFiguraAllineatoasinistra">
     <w:name w:val="Stile TD_Figura + Allineato a sinistra"/>
@@ -7832,52 +7770,52 @@
     <w:link w:val="-"/>
     <w:rsid w:val="00C46965"/>
     <w:rPr>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="22"/>
       <w:lang w:val="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="1IJETENGLISHPaperTitle">
     <w:name w:val="1_IJET_ENGLISH Paper Title"/>
     <w:basedOn w:val="Normale"/>
     <w:rsid w:val="00285B8D"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="480" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:color w:val="002060"/>
       <w:sz w:val="36"/>
       <w:szCs w:val="20"/>
       <w:u w:color="000000"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="UnresolvedMention">
-    <w:name w:val="Unresolved Mention"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Menzionenonrisolta1">
+    <w:name w:val="Menzione non risolta1"/>
     <w:basedOn w:val="Carpredefinitoparagrafo"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00687416"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="3IJETAuthorsAffiliations">
     <w:name w:val="3_IJET_Authors' Affiliations"/>
     <w:basedOn w:val="Normale"/>
     <w:rsid w:val="003A724E"/>
     <w:pPr>
       <w:spacing w:after="240"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:u w:color="000000"/>
       <w:lang w:eastAsia="en-GB"/>
       <w14:ligatures w14:val="standardContextual"/>
@@ -7947,51 +7885,51 @@
       <w:color w:val="000000"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TestonotadichiusuraCarattere">
     <w:name w:val="Testo nota di chiusura Carattere"/>
     <w:basedOn w:val="Carpredefinitoparagrafo"/>
     <w:link w:val="Testonotadichiusura"/>
     <w:semiHidden/>
     <w:rsid w:val="006E201B"/>
     <w:rPr>
       <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="SimSun" w:hAnsi="Palatino Linotype"/>
       <w:noProof/>
       <w:color w:val="000000"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="210046635">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
         <w:div w:id="2023509571">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
@@ -8141,116 +8079,116 @@
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2729.2008.00276.x" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ijet.itd.cnr.it/index.php/td/about" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="CDBC82F9273C4F90B436139EDEF1713B"/>
+        <w:name w:val="3A6381B7C86E4FE4959B2C57C33E4E42"/>
         <w:category>
           <w:name w:val="Generale"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{270BE753-93C5-498C-8B09-01F2A78D57D3}"/>
+        <w:guid w:val="{E4DD095C-BE0A-448C-9842-C821C4952C09}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00000000" w:rsidRDefault="00C8704E">
+        <w:p w:rsidR="00D5299B" w:rsidRDefault="00000000">
           <w:pPr>
-            <w:pStyle w:val="CDBC82F9273C4F90B436139EDEF1713B"/>
+            <w:pStyle w:val="3A6381B7C86E4FE4959B2C57C33E4E42"/>
           </w:pPr>
           <w:r w:rsidRPr="00793343">
             <w:rPr>
               <w:rStyle w:val="Testosegnaposto"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t xml:space="preserve">Fare clic qui per immettere testo/Click </w:t>
           </w:r>
           <w:r w:rsidRPr="006637B6">
             <w:rPr>
               <w:rStyle w:val="Testosegnaposto"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t xml:space="preserve">or tap </w:t>
           </w:r>
           <w:r w:rsidRPr="00793343">
             <w:rPr>
               <w:rStyle w:val="Testosegnaposto"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t xml:space="preserve">here to </w:t>
           </w:r>
           <w:r w:rsidRPr="006637B6">
             <w:rPr>
               <w:rStyle w:val="Testosegnaposto"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t>enter</w:t>
           </w:r>
           <w:r w:rsidRPr="00793343">
             <w:rPr>
               <w:rStyle w:val="Testosegnaposto"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t xml:space="preserve"> text.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
   </w:docParts>
 </w:glossaryDocument>
 </file>
 
 <file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
@@ -8284,127 +8222,145 @@
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0000287" w:usb1="40000013" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SimSun">
     <w:altName w:val="宋体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:view w:val="normal"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="283"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00C8704E"/>
-    <w:rsid w:val="00C8704E"/>
+    <w:rsidRoot w:val="005B7E26"/>
+    <w:rsid w:val="005B7E26"/>
+    <w:rsid w:val="007348D4"/>
+    <w:rsid w:val="007D241C"/>
+    <w:rsid w:val="0084318F"/>
+    <w:rsid w:val="00D5299B"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="it-IT"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
 <file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-        <w:sz w:val="22"/>
-        <w:szCs w:val="22"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
         <w:lang w:val="it-IT" w:eastAsia="it-IT" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -8732,99 +8688,104 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normale">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Carpredefinitoparagrafo">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Tabellanormale">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Nessunelenco">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:styleId="Testosegnaposto">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="Carpredefinitoparagrafo"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="CDBC82F9273C4F90B436139EDEF1713B">
-    <w:name w:val="CDBC82F9273C4F90B436139EDEF1713B"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="3A6381B7C86E4FE4959B2C57C33E4E42">
+    <w:name w:val="3A6381B7C86E4FE4959B2C57C33E4E42"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema di Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
@@ -9065,85 +9026,85 @@
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{89B7944D-1A65-4A19-AE38-A33497D67A6C}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Norme per la pubblicazione ok.dotx</Template>
+  <Template>Norme per la pubblicazione1.dotx</Template>
   <TotalTime></TotalTime>
   <Pages>5</Pages>
-  <Words>1026</Words>
-  <Characters>5854</Characters>
+  <Words>1095</Words>
+  <Characters>6248</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>48</Lines>
-  <Paragraphs>13</Paragraphs>
+  <Lines>52</Lines>
+  <Paragraphs>14</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titolo</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>Norme per la pubblicazione - TD</vt:lpstr>
       <vt:lpstr>Norme per la pubblicazione - TD</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Hewlett-Packard</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>6867</CharactersWithSpaces>
+  <CharactersWithSpaces>7329</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="18" baseType="variant">
       <vt:variant>
         <vt:i4>5636160</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>6</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>http://www.apastyle.org/learn/index.aspx</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>4194375</vt:i4>
       </vt:variant>
       <vt:variant>
@@ -9168,35 +9129,35 @@
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>http://www.tdjournal.itd.cnr.it/</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
     </vt:vector>
   </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Norme per la pubblicazione - TD</dc:title>
   <dc:subject/>
-  <dc:creator>Beppe</dc:creator>
+  <dc:creator>REV</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>