--- v2 (2026-07-07)
+++ v3 (2026-07-29)
@@ -21,193 +21,193 @@
   <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grigliatabella"/>
         <w:tblW w:w="9351" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9351"/>
       </w:tblGrid>
-      <w:tr w:rsidR="002A5853" w:rsidRPr="00B07ACE" w14:paraId="53571CB2" w14:textId="77777777" w:rsidTr="00FA0100">
+      <w:tr w:rsidR="002A5853" w:rsidRPr="00C94C87" w14:paraId="3F6A37F7" w14:textId="77777777" w:rsidTr="00FA0100">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9351" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6" w:themeFill="accent1" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="0F9A2EE3" w14:textId="77777777" w:rsidR="002A5853" w:rsidRPr="00C46965" w:rsidRDefault="00981DE0" w:rsidP="00C46965">
+          <w:p w14:paraId="2E1485C2" w14:textId="77777777" w:rsidR="002A5853" w:rsidRPr="00C46965" w:rsidRDefault="00981DE0" w:rsidP="00C46965">
             <w:pPr>
               <w:pStyle w:val="IJETNNormal"/>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="_Toc230354090"/>
             <w:bookmarkStart w:id="1" w:name="_Toc474052195"/>
             <w:bookmarkStart w:id="2" w:name="_Toc474052096"/>
             <w:r w:rsidRPr="00C46965">
               <w:t xml:space="preserve">Is this submission sent to </w:t>
             </w:r>
             <w:r w:rsidR="002A5853" w:rsidRPr="00C46965">
               <w:t xml:space="preserve">a call for papers? </w:t>
             </w:r>
             <w:r w:rsidR="00C46965" w:rsidRPr="00C46965">
               <w:t>If so, please specify which one</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="290581F3" w14:textId="77777777" w:rsidR="002A5853" w:rsidRPr="00C46965" w:rsidRDefault="002A5853" w:rsidP="00C46965">
+          <w:p w14:paraId="645C2E54" w14:textId="77777777" w:rsidR="002A5853" w:rsidRPr="00C46965" w:rsidRDefault="002A5853" w:rsidP="00C46965">
             <w:pPr>
               <w:pStyle w:val="IJETNNormal"/>
             </w:pPr>
             <w:r w:rsidRPr="00C46965">
               <w:t>"</w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="629215981"/>
                 <w:placeholder>
-                  <w:docPart w:val="3A6381B7C86E4FE4959B2C57C33E4E42"/>
+                  <w:docPart w:val="5AB85DB1822F4FEBBB26C4026E184E3A"/>
                 </w:placeholder>
                 <w:text/>
               </w:sdtPr>
               <w:sdtContent>
                 <w:r w:rsidR="008E53EE" w:rsidRPr="00C46965">
                   <w:t>Click or tap here to enter text</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidRPr="00C46965">
               <w:t>"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="4FF4B533" w14:textId="77777777" w:rsidR="00285B8D" w:rsidRPr="003F1865" w:rsidRDefault="00285B8D" w:rsidP="00285B8D">
+    <w:p w14:paraId="68F1C456" w14:textId="77777777" w:rsidR="00285B8D" w:rsidRPr="003F1865" w:rsidRDefault="00285B8D" w:rsidP="00285B8D">
       <w:pPr>
         <w:pStyle w:val="1IJETENGLISHPaperTitle"/>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00472DEC">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Title in English [</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>IJET</w:t>
       </w:r>
       <w:r w:rsidRPr="00472DEC">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>_A_PaperTitle</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00472DEC">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
       <w:r w:rsidRPr="004B3E56">
         <w:rPr>
           <w:rStyle w:val="Rimandonotaapidipagina"/>
         </w:rPr>
         <w:footnoteReference w:id="2"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="79D84BE0" w14:textId="77777777" w:rsidR="004B3E56" w:rsidRPr="009854EF" w:rsidRDefault="003F1865" w:rsidP="00117041">
+    <w:p w14:paraId="1E060DA2" w14:textId="77777777" w:rsidR="004B3E56" w:rsidRPr="009854EF" w:rsidRDefault="003F1865" w:rsidP="00117041">
       <w:pPr>
         <w:pStyle w:val="2IJETENGLISHTitleTranslation"/>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009854EF">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Title in Italian </w:t>
       </w:r>
       <w:r w:rsidR="004B3E56" w:rsidRPr="009854EF">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
       <w:r w:rsidR="004B7614" w:rsidRPr="009854EF">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>2_</w:t>
       </w:r>
       <w:r w:rsidR="00900987" w:rsidRPr="009854EF">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>IJET_TITLE TRANSLATION</w:t>
       </w:r>
       <w:r w:rsidR="004B3E56" w:rsidRPr="009854EF">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
       <w:r w:rsidR="003652E0" w:rsidRPr="009854EF">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00643084">
         <w:rPr>
           <w:rStyle w:val="Rimandonotaapidipagina"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:footnoteReference w:id="3"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="79E3D538" w14:textId="77777777" w:rsidR="0049301B" w:rsidRPr="003652E0" w:rsidRDefault="00191FE9" w:rsidP="00F34564">
+    <w:p w14:paraId="6945B307" w14:textId="77777777" w:rsidR="0049301B" w:rsidRPr="003652E0" w:rsidRDefault="00191FE9" w:rsidP="00F34564">
       <w:pPr>
         <w:pStyle w:val="3IJETAUTHORS"/>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003652E0">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">[Stile </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00167835" w:rsidRPr="003652E0">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>IJET_</w:t>
       </w:r>
       <w:r w:rsidRPr="003652E0">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Aut</w:t>
       </w:r>
@@ -279,51 +279,51 @@
         </w:rPr>
         <w:t xml:space="preserve">, Name </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="0049301B" w:rsidRPr="003652E0">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Surname</w:t>
       </w:r>
       <w:r w:rsidR="003B2C04" w:rsidRPr="003652E0">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>C</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="003652E0" w:rsidRPr="003652E0">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>, #</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3477C77F" w14:textId="77777777" w:rsidR="00191FE9" w:rsidRPr="003B2C04" w:rsidRDefault="003B2C04" w:rsidP="003A3941">
+    <w:p w14:paraId="31F1EFB5" w14:textId="77777777" w:rsidR="00191FE9" w:rsidRPr="003B2C04" w:rsidRDefault="003B2C04" w:rsidP="003A3941">
       <w:pPr>
         <w:pStyle w:val="3IJETAuthorsAffiliations"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00167835">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>A</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00191FE9" w:rsidRPr="003B2C04">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Author</w:t>
       </w:r>
@@ -336,179 +336,179 @@
       <w:r w:rsidR="00191FE9" w:rsidRPr="003B2C04">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">affiliation1, Town, State, email </w:t>
       </w:r>
       <w:r w:rsidR="003A724E">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
       <w:r w:rsidR="003A724E" w:rsidRPr="003A724E">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>3_IJET_Authors' Affiliations</w:t>
       </w:r>
       <w:r w:rsidR="003A724E">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="722D1A3E" w14:textId="77777777" w:rsidR="003A3941" w:rsidRPr="009854EF" w:rsidRDefault="003B2C04" w:rsidP="003652E0">
+    <w:p w14:paraId="2985B644" w14:textId="77777777" w:rsidR="003A3941" w:rsidRPr="009854EF" w:rsidRDefault="003B2C04" w:rsidP="003652E0">
       <w:pPr>
         <w:pStyle w:val="3IJETAuthorsAffiliations"/>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009854EF">
         <w:rPr>
           <w:iCs/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>B</w:t>
       </w:r>
       <w:r w:rsidRPr="009854EF">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00191FE9" w:rsidRPr="009854EF">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Author affiliation2, Town, State, </w:t>
       </w:r>
       <w:r w:rsidR="003A3941" w:rsidRPr="009854EF">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">email </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4754A4D3" w14:textId="77777777" w:rsidR="00191FE9" w:rsidRPr="009854EF" w:rsidRDefault="003B2C04" w:rsidP="003652E0">
+    <w:p w14:paraId="09AE1B6F" w14:textId="77777777" w:rsidR="00191FE9" w:rsidRPr="009854EF" w:rsidRDefault="003B2C04" w:rsidP="003652E0">
       <w:pPr>
         <w:pStyle w:val="3IJETAuthorsAffiliations"/>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009854EF">
         <w:rPr>
           <w:iCs/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>C</w:t>
       </w:r>
       <w:r w:rsidRPr="009854EF">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00191FE9" w:rsidRPr="009854EF">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Author affiliation#, Town, State, </w:t>
       </w:r>
       <w:r w:rsidR="003A3941" w:rsidRPr="009854EF">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>email</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="15440680" w14:textId="77777777" w:rsidR="00191FE9" w:rsidRPr="009854EF" w:rsidRDefault="003B2C04" w:rsidP="00117041">
+    <w:p w14:paraId="775F24CC" w14:textId="77777777" w:rsidR="00191FE9" w:rsidRPr="009854EF" w:rsidRDefault="003B2C04" w:rsidP="00117041">
       <w:pPr>
         <w:pStyle w:val="3IJETCorrespondingauthor"/>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009854EF">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>* C</w:t>
       </w:r>
       <w:r w:rsidR="00191FE9" w:rsidRPr="009854EF">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">orresponding author </w:t>
       </w:r>
       <w:r w:rsidRPr="009854EF">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidR="00191FE9" w:rsidRPr="009854EF">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>(it does not necessarily have to be the first one)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6DBA19CA" w14:textId="77777777" w:rsidR="009854EF" w:rsidRDefault="009854EF" w:rsidP="003B2C04">
+    <w:p w14:paraId="18139E26" w14:textId="77777777" w:rsidR="009854EF" w:rsidRDefault="009854EF" w:rsidP="003B2C04">
       <w:pPr>
         <w:pStyle w:val="IJETCAbstractKeywordsText"/>
         <w:rPr>
           <w:rStyle w:val="IJETDABSTRACTKEYWORDSLabel"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="IJETDABSTRACTKEYWORDSLabel"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">HOW TO CITE </w:t>
       </w:r>
       <w:r w:rsidRPr="009854EF">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>To be added by editorial staff during productio</w:t>
       </w:r>
       <w:r w:rsidR="00643084">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>n</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="177C4A8E" w14:textId="77777777" w:rsidR="003B2C04" w:rsidRPr="006541ED" w:rsidRDefault="003B2C04" w:rsidP="003B2C04">
+    <w:p w14:paraId="43A6CAFB" w14:textId="77777777" w:rsidR="003B2C04" w:rsidRPr="006541ED" w:rsidRDefault="003B2C04" w:rsidP="003B2C04">
       <w:pPr>
         <w:pStyle w:val="IJETCAbstractKeywordsText"/>
         <w:rPr>
           <w:rStyle w:val="IJETCAbstractKeywordsTextCarattere"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003A724E">
         <w:rPr>
           <w:rStyle w:val="IJETDABSTRACTKEYWORDSLabel"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Abstract</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="003A724E">
         <w:rPr>
           <w:rStyle w:val="IJETDABSTRACTKEYWORDSLabel"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -581,51 +581,51 @@
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>_C_Abstract</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00CA45C8">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>/Keywords Text</w:t>
       </w:r>
       <w:r w:rsidRPr="006541ED">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
       <w:r w:rsidR="004B7614">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1644D9EB" w14:textId="77777777" w:rsidR="003B2C04" w:rsidRPr="009854EF" w:rsidRDefault="003B2C04" w:rsidP="003B2C04">
+    <w:p w14:paraId="70C5DB58" w14:textId="77777777" w:rsidR="003B2C04" w:rsidRPr="009854EF" w:rsidRDefault="003B2C04" w:rsidP="003B2C04">
       <w:pPr>
         <w:pStyle w:val="IJETCAbstractKeywordsText"/>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="IJETDABSTRACTKEYWORDSLabel"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>KEYWORDS</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="006541ED">
         <w:rPr>
           <w:rStyle w:val="IJETDABSTRACTKEYWORDSLabel"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>[</w:t>
@@ -763,51 +763,51 @@
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="009854EF">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>IJET_C_Abstract</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="009854EF">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>/Keywords Text]</w:t>
       </w:r>
       <w:r w:rsidR="004B7614" w:rsidRPr="009854EF">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A68C5EA" w14:textId="77777777" w:rsidR="000164E9" w:rsidRPr="00010B42" w:rsidRDefault="000164E9" w:rsidP="007268FE">
+    <w:p w14:paraId="717CA8D7" w14:textId="77777777" w:rsidR="000164E9" w:rsidRPr="00010B42" w:rsidRDefault="000164E9" w:rsidP="007268FE">
       <w:pPr>
         <w:pStyle w:val="IJETCAbstractKeywordsText"/>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00010B42">
         <w:rPr>
           <w:rStyle w:val="IJETDABSTRACTKEYWORDSLabel"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Sommario</w:t>
       </w:r>
       <w:r w:rsidR="000A6CC2" w:rsidRPr="00010B42">
         <w:rPr>
           <w:rStyle w:val="IJETDABSTRACTKEYWORDSLabel"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="0071699D" w:rsidRPr="00010B42">
         <w:rPr>
           <w:rStyle w:val="IJETDABSTRACTKEYWORDSLabel"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
@@ -856,51 +856,51 @@
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>_C_Abstract</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00CA45C8" w:rsidRPr="00010B42">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>/Keywords Text</w:t>
       </w:r>
       <w:r w:rsidRPr="00010B42">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
       <w:r w:rsidR="004B7614">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="507D8F07" w14:textId="77777777" w:rsidR="000164E9" w:rsidRPr="006541ED" w:rsidRDefault="00B4453E" w:rsidP="00660EB0">
+    <w:p w14:paraId="56663345" w14:textId="77777777" w:rsidR="000164E9" w:rsidRPr="006541ED" w:rsidRDefault="00B4453E" w:rsidP="00660EB0">
       <w:pPr>
         <w:pStyle w:val="IJETCAbstractKeywordsText"/>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B4453E">
         <w:rPr>
           <w:rStyle w:val="IJETDABSTRACTKEYWORDSLabel"/>
         </w:rPr>
         <w:t>Parole chiave</w:t>
       </w:r>
       <w:r w:rsidRPr="003A3941">
         <w:rPr>
           <w:rStyle w:val="IJETDABSTRACTKEYWORDSLabel"/>
         </w:rPr>
         <w:t xml:space="preserve"> [</w:t>
       </w:r>
       <w:r w:rsidR="003A724E" w:rsidRPr="003A724E">
         <w:rPr>
           <w:rStyle w:val="IJETDABSTRACTKEYWORDSLabel"/>
         </w:rPr>
         <w:t>IJET_D_ABSTRACT_KEYWORDS Label</w:t>
       </w:r>
       <w:r w:rsidRPr="003A3941">
@@ -968,51 +968,51 @@
         <w:t>_C_Abstract</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00CA45C8" w:rsidRPr="00CA45C8">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>/Keywords Text</w:t>
       </w:r>
       <w:r w:rsidR="000164E9" w:rsidRPr="006541ED">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
       <w:r w:rsidR="004B7614">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:bookmarkEnd w:id="1"/>
     <w:bookmarkEnd w:id="2"/>
-    <w:p w14:paraId="7BE4E465" w14:textId="77777777" w:rsidR="000164E9" w:rsidRPr="00924A7C" w:rsidRDefault="00E704C6" w:rsidP="00C52AE4">
+    <w:p w14:paraId="29C9BEF3" w14:textId="77777777" w:rsidR="000164E9" w:rsidRPr="00924A7C" w:rsidRDefault="00E704C6" w:rsidP="00C52AE4">
       <w:pPr>
         <w:pStyle w:val="IJETETitle1"/>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00924A7C">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Title level 1</w:t>
       </w:r>
       <w:r w:rsidR="00C466A6" w:rsidRPr="00924A7C">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> Arial14</w:t>
       </w:r>
       <w:r w:rsidR="000164E9" w:rsidRPr="00924A7C">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> [</w:t>
       </w:r>
@@ -1039,51 +1039,51 @@
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>T</w:t>
       </w:r>
       <w:r w:rsidR="00C466A6" w:rsidRPr="00924A7C">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>itle</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="004A64F7" w:rsidRPr="00924A7C">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1</w:t>
       </w:r>
       <w:r w:rsidR="000164E9" w:rsidRPr="00924A7C">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="171AE344" w14:textId="77777777" w:rsidR="00941339" w:rsidRPr="00341D65" w:rsidRDefault="00941339" w:rsidP="00941339">
+    <w:p w14:paraId="3BAF44CC" w14:textId="77777777" w:rsidR="00941339" w:rsidRPr="00341D65" w:rsidRDefault="00941339" w:rsidP="00941339">
       <w:pPr>
         <w:pStyle w:val="IJETNNormal"/>
       </w:pPr>
       <w:r w:rsidRPr="00341D65">
         <w:t xml:space="preserve">This document provides formatting requirements </w:t>
       </w:r>
       <w:r w:rsidRPr="00830897">
         <w:t xml:space="preserve">and examples </w:t>
       </w:r>
       <w:r w:rsidRPr="00341D65">
         <w:t xml:space="preserve">for articles submitted to </w:t>
       </w:r>
       <w:r w:rsidRPr="00244BD2">
         <w:rPr>
           <w:rStyle w:val="IJETPItalic"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Italian Journal of Educational Technology</w:t>
       </w:r>
       <w:r w:rsidRPr="00341D65">
         <w:rPr>
           <w:rStyle w:val="IJETPItalic"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
@@ -1129,144 +1129,136 @@
       <w:r w:rsidRPr="00830897">
         <w:t xml:space="preserve">different </w:t>
       </w:r>
       <w:r w:rsidRPr="00341D65">
         <w:t xml:space="preserve">styles </w:t>
       </w:r>
       <w:r w:rsidRPr="00830897">
         <w:t xml:space="preserve">foreseen for </w:t>
       </w:r>
       <w:r w:rsidRPr="00341D65">
         <w:t>titles, sub-titles, figure</w:t>
       </w:r>
       <w:r w:rsidRPr="00FD2670">
         <w:t>s,</w:t>
       </w:r>
       <w:r w:rsidRPr="00341D65">
         <w:t xml:space="preserve"> captions, etc. </w:t>
       </w:r>
       <w:r>
         <w:t>IJET</w:t>
       </w:r>
       <w:r w:rsidRPr="00341D65">
         <w:t xml:space="preserve"> styles should be applied to all text in the file. Please make sure you are not using any other style or personal formatting.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D8D62D1" w14:textId="77777777" w:rsidR="00941339" w:rsidRDefault="00941339" w:rsidP="00941339">
+    <w:p w14:paraId="4DEF1BC0" w14:textId="77777777" w:rsidR="00941339" w:rsidRDefault="00941339" w:rsidP="00941339">
       <w:pPr>
         <w:pStyle w:val="IJETNNormal"/>
       </w:pPr>
       <w:r w:rsidRPr="00341D65">
         <w:t xml:space="preserve">The font used throughout the document is Times New Roman. Paragraphs are justified, font </w:t>
       </w:r>
       <w:r w:rsidRPr="00FD2670">
         <w:t xml:space="preserve">size </w:t>
       </w:r>
       <w:r w:rsidRPr="00341D65">
         <w:t xml:space="preserve">is </w:t>
       </w:r>
       <w:r>
         <w:t>12</w:t>
       </w:r>
       <w:r w:rsidRPr="00341D65">
         <w:t xml:space="preserve"> dots, line spacing is </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1,09. Indentation is used for any paragraph, first line 0,6 </w:t>
       </w:r>
       <w:r w:rsidRPr="00341D65">
         <w:t>[</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00341D65">
         <w:t>N_</w:t>
       </w:r>
       <w:r>
         <w:t>IJET</w:t>
       </w:r>
       <w:r w:rsidRPr="00341D65">
         <w:t>_Normal</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00341D65">
         <w:t>].</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3414F831" w14:textId="77777777" w:rsidR="000164E9" w:rsidRPr="00924A7C" w:rsidRDefault="00E704C6" w:rsidP="00A921A6">
+    <w:p w14:paraId="69088630" w14:textId="77777777" w:rsidR="000164E9" w:rsidRPr="00924A7C" w:rsidRDefault="00E704C6" w:rsidP="00A921A6">
       <w:pPr>
         <w:pStyle w:val="IJETFTitle2"/>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc230354091"/>
       <w:r w:rsidRPr="00924A7C">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Title level 2</w:t>
       </w:r>
       <w:r w:rsidR="00941339" w:rsidRPr="00924A7C">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> Arial12</w:t>
       </w:r>
       <w:r w:rsidR="000164E9" w:rsidRPr="00924A7C">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> [</w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00A27BED" w:rsidRPr="00924A7C">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>IJET</w:t>
       </w:r>
       <w:r w:rsidR="00CA45C8" w:rsidRPr="00924A7C">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>_F_Title</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> 2</w:t>
+        <w:t>_F_Title 2</w:t>
       </w:r>
       <w:r w:rsidR="000164E9" w:rsidRPr="00924A7C">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="23824AD7" w14:textId="77777777" w:rsidR="00941339" w:rsidRDefault="00941339" w:rsidP="00941339">
+    <w:p w14:paraId="0710DFCB" w14:textId="77777777" w:rsidR="00941339" w:rsidRDefault="00941339" w:rsidP="00941339">
       <w:pPr>
         <w:pStyle w:val="IJETNNormal"/>
       </w:pPr>
       <w:r w:rsidRPr="00762896">
         <w:rPr>
           <w:rStyle w:val="IJETPItalic"/>
         </w:rPr>
         <w:t>Italic</w:t>
       </w:r>
       <w:r w:rsidRPr="00FD2670">
         <w:rPr>
           <w:rStyle w:val="IJETPItalic"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="IJETPItalic"/>
         </w:rPr>
         <w:t xml:space="preserve"> [</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="IJETPItalic"/>
@@ -1348,206 +1340,201 @@
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Bold should be avoided, its use being limited to section </w:t>
       </w:r>
       <w:r w:rsidRPr="00FA253C">
         <w:t>(</w:t>
       </w:r>
       <w:r>
         <w:t>IJET</w:t>
       </w:r>
       <w:r w:rsidRPr="00A7643C">
         <w:t>_E_</w:t>
       </w:r>
       <w:r>
         <w:t>TITLE 1</w:t>
       </w:r>
       <w:r w:rsidRPr="00FA253C">
         <w:t xml:space="preserve">) </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">and sub-section titles </w:t>
       </w:r>
       <w:r w:rsidRPr="00FA253C">
         <w:t>(</w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>IJET</w:t>
       </w:r>
       <w:r w:rsidRPr="00A7643C">
-        <w:t>_F_Title</w:t>
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> 2</w:t>
+        <w:t>_F_Title 2</w:t>
       </w:r>
       <w:r w:rsidRPr="00FA253C">
         <w:t>)</w:t>
       </w:r>
       <w:r>
         <w:t>. Pages should not be numbered, neither should there be headers or footers.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="587DE82E" w14:textId="77777777" w:rsidR="000164E9" w:rsidRPr="0065263C" w:rsidRDefault="00941339" w:rsidP="00A921A6">
+    <w:p w14:paraId="2D6627FE" w14:textId="77777777" w:rsidR="000164E9" w:rsidRPr="0065263C" w:rsidRDefault="00941339" w:rsidP="00A921A6">
       <w:pPr>
         <w:pStyle w:val="IJETGTitle3"/>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0065263C">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Title level 3 </w:t>
       </w:r>
       <w:r w:rsidR="000164E9" w:rsidRPr="0065263C">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00A27BED" w:rsidRPr="0065263C">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>IJET</w:t>
       </w:r>
       <w:r w:rsidR="00CA45C8" w:rsidRPr="0065263C">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>_G_Title</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00CA45C8" w:rsidRPr="0065263C">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3</w:t>
       </w:r>
       <w:r w:rsidR="000164E9" w:rsidRPr="0065263C">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="714110E3" w14:textId="77777777" w:rsidR="009F7546" w:rsidRPr="000A5509" w:rsidRDefault="000A5509" w:rsidP="00B56008">
+    <w:p w14:paraId="43190C6C" w14:textId="77777777" w:rsidR="009F7546" w:rsidRPr="000A5509" w:rsidRDefault="000A5509" w:rsidP="00B56008">
       <w:pPr>
         <w:pStyle w:val="IJETNNormal"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FA253C">
         <w:t>Bulleted and numbered lists can be used as follows</w:t>
       </w:r>
       <w:r w:rsidR="000164E9" w:rsidRPr="000A5509">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6831CF0C" w14:textId="77777777" w:rsidR="000164E9" w:rsidRPr="000A5509" w:rsidRDefault="000A5509" w:rsidP="00B56008">
+    <w:p w14:paraId="32FE5A36" w14:textId="77777777" w:rsidR="000164E9" w:rsidRPr="000A5509" w:rsidRDefault="000A5509" w:rsidP="00B56008">
       <w:pPr>
         <w:pStyle w:val="IJETNNormal"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FA253C">
         <w:t>The following is a bulleted list</w:t>
       </w:r>
       <w:r w:rsidR="000164E9" w:rsidRPr="000A5509">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59E0DF7E" w14:textId="77777777" w:rsidR="000164E9" w:rsidRPr="000A5509" w:rsidRDefault="000A5509" w:rsidP="0099280F">
+    <w:p w14:paraId="62D78E53" w14:textId="77777777" w:rsidR="000164E9" w:rsidRPr="000A5509" w:rsidRDefault="000A5509" w:rsidP="0099280F">
       <w:pPr>
         <w:pStyle w:val="IJETHBulletedList"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00767B97">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>first item</w:t>
       </w:r>
       <w:r w:rsidR="000164E9" w:rsidRPr="000A5509">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
       <w:r w:rsidR="00A3045C" w:rsidRPr="000A5509">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> [</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00A27BED" w:rsidRPr="000A5509">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>IJET</w:t>
       </w:r>
       <w:r w:rsidR="00CA45C8" w:rsidRPr="000A5509">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>_H_BulletedList</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00A3045C" w:rsidRPr="000A5509">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22EAC057" w14:textId="77777777" w:rsidR="0099280F" w:rsidRDefault="000A5509" w:rsidP="00FE05A5">
+    <w:p w14:paraId="027BF5A6" w14:textId="77777777" w:rsidR="0099280F" w:rsidRDefault="000A5509" w:rsidP="00FE05A5">
       <w:pPr>
         <w:pStyle w:val="IJETHBulletedList"/>
       </w:pPr>
       <w:r>
         <w:t>second item</w:t>
       </w:r>
       <w:r w:rsidR="0099280F">
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22E17BBC" w14:textId="77777777" w:rsidR="000164E9" w:rsidRPr="000A5509" w:rsidRDefault="000A5509" w:rsidP="00941339">
+    <w:p w14:paraId="688B9F91" w14:textId="77777777" w:rsidR="000164E9" w:rsidRPr="000A5509" w:rsidRDefault="000A5509" w:rsidP="00941339">
       <w:pPr>
         <w:pStyle w:val="IJEThBulletedSubList"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00941339">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>first item of bulleted sub-list</w:t>
       </w:r>
       <w:r w:rsidR="00767B97" w:rsidRPr="000A5509">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
       <w:r w:rsidR="000164E9" w:rsidRPr="000A5509">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00F53CE8" w:rsidRPr="000A5509">
@@ -1567,96 +1554,96 @@
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>_H_Bulleted</w:t>
       </w:r>
       <w:r w:rsidR="00715C9B" w:rsidRPr="000A5509">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Sub</w:t>
       </w:r>
       <w:r w:rsidR="00CA45C8" w:rsidRPr="000A5509">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>List</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00F53CE8" w:rsidRPr="000A5509">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F54A2A1" w14:textId="77777777" w:rsidR="000164E9" w:rsidRPr="000A5509" w:rsidRDefault="000A5509" w:rsidP="00941339">
+    <w:p w14:paraId="4F757BB5" w14:textId="77777777" w:rsidR="000164E9" w:rsidRPr="000A5509" w:rsidRDefault="000A5509" w:rsidP="00941339">
       <w:pPr>
         <w:pStyle w:val="IJEThBulletedSubList"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00941339">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>second item of bulleted sub-list</w:t>
       </w:r>
       <w:r w:rsidR="00FE05A5" w:rsidRPr="000A5509">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2CEFD155" w14:textId="77777777" w:rsidR="00715C9B" w:rsidRPr="000A5509" w:rsidRDefault="00715C9B" w:rsidP="00B56008">
+    <w:p w14:paraId="6917AD29" w14:textId="77777777" w:rsidR="00715C9B" w:rsidRPr="000A5509" w:rsidRDefault="00715C9B" w:rsidP="00B56008">
       <w:pPr>
         <w:pStyle w:val="IJETNNormal"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="073E715D" w14:textId="77777777" w:rsidR="000164E9" w:rsidRPr="000A5509" w:rsidRDefault="000A5509" w:rsidP="000A5509">
+    <w:p w14:paraId="4C5AF900" w14:textId="77777777" w:rsidR="000164E9" w:rsidRPr="000A5509" w:rsidRDefault="000A5509" w:rsidP="000A5509">
       <w:pPr>
         <w:pStyle w:val="IJETNNormal"/>
       </w:pPr>
       <w:r w:rsidRPr="00FA253C">
         <w:t xml:space="preserve">The following is a </w:t>
       </w:r>
       <w:r w:rsidRPr="00FD2670">
         <w:t>numbered</w:t>
       </w:r>
       <w:r w:rsidRPr="00FA253C">
         <w:t xml:space="preserve"> list</w:t>
       </w:r>
       <w:r w:rsidRPr="00767B97">
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="018FBB34" w14:textId="77777777" w:rsidR="000164E9" w:rsidRPr="000A5509" w:rsidRDefault="000A5509" w:rsidP="000A5509">
+    <w:p w14:paraId="590F5F8C" w14:textId="77777777" w:rsidR="000164E9" w:rsidRPr="000A5509" w:rsidRDefault="000A5509" w:rsidP="000A5509">
       <w:pPr>
         <w:pStyle w:val="IJETINumberedList"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000A5509">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>first item</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> of a </w:t>
       </w:r>
       <w:r w:rsidRPr="000A5509">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>numbered</w:t>
       </w:r>
       <w:r>
@@ -1682,106 +1669,360 @@
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>IJET</w:t>
       </w:r>
       <w:r w:rsidR="00A632BE" w:rsidRPr="000A5509">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>_I_Numbered</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00A632BE" w:rsidRPr="000A5509">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> List</w:t>
       </w:r>
       <w:r w:rsidR="00A3045C" w:rsidRPr="000A5509">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="020D7922" w14:textId="77777777" w:rsidR="000164E9" w:rsidRDefault="000A5509" w:rsidP="00CA500F">
+    <w:p w14:paraId="3DD162F0" w14:textId="77777777" w:rsidR="000164E9" w:rsidRDefault="000A5509" w:rsidP="00CA500F">
       <w:pPr>
         <w:pStyle w:val="IJETINumberedList"/>
       </w:pPr>
       <w:r>
         <w:t>second item:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59ECCC84" w14:textId="77777777" w:rsidR="00767B97" w:rsidRPr="006A6ED1" w:rsidRDefault="00767B97" w:rsidP="006A6ED1">
+    <w:p w14:paraId="24CD6C4D" w14:textId="77777777" w:rsidR="00767B97" w:rsidRPr="006A6ED1" w:rsidRDefault="00767B97" w:rsidP="006A6ED1">
       <w:pPr>
         <w:pStyle w:val="IJETiNumberedSubList"/>
       </w:pPr>
       <w:r w:rsidRPr="006A6ED1">
         <w:t>first item of numbered sub-list; [</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00A27BED" w:rsidRPr="006A6ED1">
         <w:t>IJET</w:t>
       </w:r>
       <w:r w:rsidR="00A632BE" w:rsidRPr="006A6ED1">
         <w:t>_i_NumberedSubList</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="006A6ED1">
         <w:t>]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C6ECE02" w14:textId="77777777" w:rsidR="00767B97" w:rsidRPr="004474A9" w:rsidRDefault="00767B97" w:rsidP="004474A9">
+    <w:p w14:paraId="77C09B03" w14:textId="77777777" w:rsidR="00767B97" w:rsidRDefault="00767B97" w:rsidP="004474A9">
       <w:pPr>
         <w:pStyle w:val="IJETiNumberedSubList"/>
       </w:pPr>
       <w:r w:rsidRPr="004474A9">
         <w:t>second item of numbered sub-list.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="71E22373" w14:textId="77777777" w:rsidR="000164E9" w:rsidRPr="00EF4AB3" w:rsidRDefault="0065263C" w:rsidP="00A921A6">
+    <w:p w14:paraId="3307C883" w14:textId="77777777" w:rsidR="000B2286" w:rsidRDefault="000B2286" w:rsidP="004474A9">
+      <w:pPr>
+        <w:pStyle w:val="IJETiNumberedSubList"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Third item</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4CA41E55" w14:textId="05572574" w:rsidR="000B2286" w:rsidRPr="000B2286" w:rsidRDefault="00C94C87" w:rsidP="000B2286">
       <w:pPr>
         <w:pStyle w:val="IJETETitle1"/>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
+        <w:t>Submitted m</w:t>
+      </w:r>
+      <w:r w:rsidR="000B2286" w:rsidRPr="000B2286">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>anuscript</w:t>
+      </w:r>
+      <w:r w:rsidR="00591440">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>main features</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F2C8D6D" w14:textId="68B4A78B" w:rsidR="00591440" w:rsidRDefault="00591440" w:rsidP="00591440">
+      <w:pPr>
+        <w:pStyle w:val="IJETNNormal"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00591440">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Prospective authors are advised to carefully follow the Editorial Guidelines and consult the information for authors available on the journal's website. In particular, </w:t>
+      </w:r>
+      <w:r w:rsidR="00C94C87">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the journal accepts empirical research papers (length </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00591440">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>should not exceed 6,500 words</w:t>
+      </w:r>
+      <w:r w:rsidR="00C94C87">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>including title, abstract, keywords and references)</w:t>
+      </w:r>
+      <w:r w:rsidR="00C94C87">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00591440">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>systematic literature reviews</w:t>
+      </w:r>
+      <w:r w:rsidR="00C94C87">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00591440">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>up to 7,000 words in length</w:t>
+      </w:r>
+      <w:r w:rsidR="00C94C87">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00591440">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>. As a matter of editorial policy, the journal does not accept theoretical articles or opinion papers.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="32BE5F37" w14:textId="77777777" w:rsidR="00C94C87" w:rsidRPr="00242B93" w:rsidRDefault="00C94C87" w:rsidP="00C94C87">
+      <w:pPr>
+        <w:pStyle w:val="IJETNNormal"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00242B93">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>For the purposes of double-blind peer review, anonymization means removing any information that could directly or indirectly reveal the identity of the authors. Please ensure that the following elements are omitted or appropriately modified:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C578397" w14:textId="77777777" w:rsidR="00C94C87" w:rsidRPr="00C94C87" w:rsidRDefault="00C94C87" w:rsidP="00C94C87">
+      <w:pPr>
+        <w:pStyle w:val="IJETHBulletedList"/>
+        <w:ind w:left="516" w:hanging="340"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C94C87">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Author names and </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C94C87">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>affiliations</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C94C87">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5460240D" w14:textId="77777777" w:rsidR="00C94C87" w:rsidRPr="00C94C87" w:rsidRDefault="00C94C87" w:rsidP="00C94C87">
+      <w:pPr>
+        <w:pStyle w:val="IJETHBulletedList"/>
+        <w:ind w:left="516" w:hanging="340"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C94C87">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Acknowledgements</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C94C87">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0753EBA8" w14:textId="77777777" w:rsidR="00C94C87" w:rsidRPr="00C94C87" w:rsidRDefault="00C94C87" w:rsidP="00C94C87">
+      <w:pPr>
+        <w:pStyle w:val="IJETHBulletedList"/>
+        <w:ind w:left="516" w:hanging="340"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C94C87">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Funding information that identifies the authors or their institution(s);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="398432D8" w14:textId="77777777" w:rsidR="00C94C87" w:rsidRPr="00C94C87" w:rsidRDefault="00C94C87" w:rsidP="00C94C87">
+      <w:pPr>
+        <w:pStyle w:val="IJETHBulletedList"/>
+        <w:ind w:left="516" w:hanging="340"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C94C87">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>References to previous work written by the authors that explicitly disclose authorship (e.g., replacing expressions such as "In our previous study..." with neutral wording);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F9F65C2" w14:textId="77777777" w:rsidR="00C94C87" w:rsidRPr="00C94C87" w:rsidRDefault="00C94C87" w:rsidP="00C94C87">
+      <w:pPr>
+        <w:pStyle w:val="IJETHBulletedList"/>
+        <w:ind w:left="516" w:hanging="340"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C94C87">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Institutional names or locations that may reveal the </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00C94C87">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>authors'</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00C94C87">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> identity or affiliation;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="410F7C6C" w14:textId="77777777" w:rsidR="00C94C87" w:rsidRPr="00C94C87" w:rsidRDefault="00C94C87" w:rsidP="00C94C87">
+      <w:pPr>
+        <w:pStyle w:val="IJETHBulletedList"/>
+        <w:ind w:left="516" w:hanging="340"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C94C87">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Metadata embedded in the document properties (author name, organization, comments, tracked changes, etc.).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B3A73AC" w14:textId="77777777" w:rsidR="000164E9" w:rsidRPr="00EF4AB3" w:rsidRDefault="0065263C" w:rsidP="00A921A6">
+      <w:pPr>
+        <w:pStyle w:val="IJETETitle1"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
         <w:t>F</w:t>
       </w:r>
       <w:r w:rsidR="00064EE8" w:rsidRPr="00EF4AB3">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>igures and tables</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B76F562" w14:textId="77777777" w:rsidR="00064EE8" w:rsidRPr="00B85678" w:rsidRDefault="00064EE8" w:rsidP="00F330F0">
+    <w:p w14:paraId="0C748EF7" w14:textId="77777777" w:rsidR="00064EE8" w:rsidRPr="00B85678" w:rsidRDefault="00064EE8" w:rsidP="00F330F0">
       <w:pPr>
         <w:pStyle w:val="IJETNNormal"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00064EE8">
         <w:t>Figures and tables inserted in</w:t>
       </w:r>
       <w:r w:rsidR="00811FCC" w:rsidRPr="00FD2670">
         <w:t xml:space="preserve"> the</w:t>
       </w:r>
       <w:r w:rsidRPr="00064EE8">
         <w:t xml:space="preserve"> text</w:t>
       </w:r>
       <w:r w:rsidR="0019247A">
         <w:t xml:space="preserve"> must be </w:t>
       </w:r>
       <w:r w:rsidRPr="00064EE8">
         <w:t>centred</w:t>
       </w:r>
       <w:r w:rsidR="002E02F8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="002E02F8" w:rsidRPr="002E02F8">
@@ -1810,158 +2051,158 @@
       <w:r>
         <w:t>progressively numbered</w:t>
       </w:r>
       <w:r w:rsidR="00811FCC" w:rsidRPr="00FD2670">
         <w:t>,</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> and have a caption. </w:t>
       </w:r>
       <w:r w:rsidRPr="00B85678">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Figures and tables </w:t>
       </w:r>
       <w:r w:rsidR="003768F7" w:rsidRPr="005A2989">
         <w:t>have separate number sequences</w:t>
       </w:r>
       <w:r w:rsidRPr="00B85678">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6DB054CA" w14:textId="77777777" w:rsidR="00872A70" w:rsidRPr="0065263C" w:rsidRDefault="002E02F8" w:rsidP="0065263C">
+    <w:p w14:paraId="6E9D4869" w14:textId="77777777" w:rsidR="00872A70" w:rsidRPr="0065263C" w:rsidRDefault="002E02F8" w:rsidP="0065263C">
       <w:pPr>
         <w:pStyle w:val="IJETFTitle2"/>
       </w:pPr>
       <w:r w:rsidRPr="0065263C">
         <w:t xml:space="preserve">Figure </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="0065263C">
         <w:t>c</w:t>
       </w:r>
       <w:r w:rsidR="001C61E9" w:rsidRPr="0065263C">
         <w:t>aptions</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w14:paraId="20B1BF52" w14:textId="77777777" w:rsidR="00F4765D" w:rsidRDefault="00F4765D" w:rsidP="00B56008">
+    <w:p w14:paraId="22EFC434" w14:textId="77777777" w:rsidR="00F4765D" w:rsidRDefault="00F4765D" w:rsidP="00B56008">
       <w:pPr>
         <w:pStyle w:val="IJETNNormal"/>
       </w:pPr>
       <w:r w:rsidRPr="00F4765D">
         <w:t xml:space="preserve">Captions should be </w:t>
       </w:r>
       <w:r w:rsidR="003768F7" w:rsidRPr="00FD2670">
         <w:t xml:space="preserve">positioned </w:t>
       </w:r>
       <w:r w:rsidRPr="00F4765D">
         <w:t xml:space="preserve">below figures (Figure 1) </w:t>
       </w:r>
       <w:r w:rsidR="003768F7" w:rsidRPr="00FD2670">
         <w:t>and</w:t>
       </w:r>
       <w:r w:rsidR="003768F7" w:rsidRPr="00F4765D">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="007373F1">
         <w:t>above</w:t>
       </w:r>
       <w:r w:rsidRPr="00F4765D">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="003768F7" w:rsidRPr="00F4765D">
         <w:t>table</w:t>
       </w:r>
       <w:r w:rsidR="003768F7" w:rsidRPr="00FC12D2">
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidR="003768F7" w:rsidRPr="00F4765D">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00F4765D">
         <w:t>(Table 1).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E058308" w14:textId="77777777" w:rsidR="002D1CA9" w:rsidRPr="00F4765D" w:rsidRDefault="002D1CA9" w:rsidP="00B56008">
+    <w:p w14:paraId="6346D3A2" w14:textId="77777777" w:rsidR="002D1CA9" w:rsidRPr="00F4765D" w:rsidRDefault="002D1CA9" w:rsidP="00B56008">
       <w:pPr>
         <w:pStyle w:val="IJETNNormal"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1480A65F" w14:textId="77777777" w:rsidR="0050502A" w:rsidRDefault="00560125" w:rsidP="0050502A">
+    <w:p w14:paraId="2F31D867" w14:textId="77777777" w:rsidR="0050502A" w:rsidRDefault="00560125" w:rsidP="0050502A">
       <w:pPr>
         <w:pStyle w:val="IJETLPictureChart"/>
         <w:rPr>
           <w:rStyle w:val="IJETLCaptionLabel"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0050502A">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2700AEA9" wp14:editId="603943FD">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7E2C3011" wp14:editId="003CF8DC">
             <wp:extent cx="3219450" cy="2857500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="2" name="Immagine 2"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId8"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3219450" cy="2857500"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="267B4389" w14:textId="77777777" w:rsidR="000164E9" w:rsidRPr="00372717" w:rsidRDefault="002E02F8" w:rsidP="00C33BA4">
+    <w:p w14:paraId="2647A623" w14:textId="77777777" w:rsidR="000164E9" w:rsidRPr="00372717" w:rsidRDefault="002E02F8" w:rsidP="00C33BA4">
       <w:pPr>
         <w:pStyle w:val="IJETLCaptionparagraph"/>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009854EF">
         <w:rPr>
           <w:rStyle w:val="IJETLCaptionLabel"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Figure </w:t>
       </w:r>
       <w:r w:rsidR="00052628" w:rsidRPr="009854EF">
         <w:rPr>
           <w:rStyle w:val="IJETLCaptionLabel"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidRPr="009854EF">
         <w:rPr>
           <w:rStyle w:val="IJETLCaptionLabel"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
@@ -2024,68 +2265,68 @@
       <w:r w:rsidR="00A27BED" w:rsidRPr="00372717">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>IJET</w:t>
       </w:r>
       <w:r w:rsidR="00A632BE" w:rsidRPr="00372717">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>_L_Caption paragraph</w:t>
       </w:r>
       <w:r w:rsidR="00422314" w:rsidRPr="00372717">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
       <w:r w:rsidR="00C33BA4" w:rsidRPr="00372717">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="61DA9B03" w14:textId="77777777" w:rsidR="00FB5D3D" w:rsidRDefault="00A772DE" w:rsidP="00CC0255">
+    <w:p w14:paraId="25BD4177" w14:textId="77777777" w:rsidR="00FB5D3D" w:rsidRDefault="00A772DE" w:rsidP="00CC0255">
       <w:pPr>
         <w:pStyle w:val="IJETNNormal"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Colour images are accepted for the online version of IJET, but authors must ensure that details remain </w:t>
       </w:r>
       <w:r w:rsidRPr="00927B65">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">legible </w:t>
       </w:r>
       <w:r>
         <w:t>when conversion to grey scale is performed for printing purposes.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A799D6E" w14:textId="77777777" w:rsidR="005C24B7" w:rsidRDefault="00A772DE" w:rsidP="00CC0255">
+    <w:p w14:paraId="68854746" w14:textId="77777777" w:rsidR="005C24B7" w:rsidRDefault="00A772DE" w:rsidP="00CC0255">
       <w:pPr>
         <w:pStyle w:val="IJETNNormal"/>
       </w:pPr>
       <w:r>
         <w:t>Once the article has been accepted for publication, authors are to submit any images as</w:t>
       </w:r>
       <w:r w:rsidRPr="008743A7">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> separate .jpg or .tiff format files using </w:t>
       </w:r>
       <w:r w:rsidR="003200CE" w:rsidRPr="00F61F00">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>print resolution (</w:t>
       </w:r>
       <w:r w:rsidR="003200CE">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">ideally </w:t>
       </w:r>
       <w:r w:rsidR="003200CE" w:rsidRPr="00F61F00">
@@ -2154,51 +2395,51 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00DE3B0E">
         <w:t>Where a</w:t>
       </w:r>
       <w:r w:rsidR="003200CE">
         <w:t xml:space="preserve"> low-resolution</w:t>
       </w:r>
       <w:r w:rsidR="00372717">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00DE3B0E">
         <w:t xml:space="preserve">image </w:t>
       </w:r>
       <w:r>
         <w:t>derives from an online</w:t>
       </w:r>
       <w:r w:rsidR="00372717">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>source, the URL of the source should also be provided.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4699488C" w14:textId="77777777" w:rsidR="00AC54CE" w:rsidRPr="00AA3AC7" w:rsidRDefault="00AC54CE" w:rsidP="00C33DBB">
+    <w:p w14:paraId="5C0C287D" w14:textId="77777777" w:rsidR="00AC54CE" w:rsidRPr="00AA3AC7" w:rsidRDefault="00AC54CE" w:rsidP="00C33DBB">
       <w:pPr>
         <w:pStyle w:val="IJETLCaptionparagraph"/>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00114070">
         <w:rPr>
           <w:rStyle w:val="IJETLCaptionLabel"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Tab</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="IJETLCaptionLabel"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>le</w:t>
       </w:r>
       <w:r w:rsidRPr="00114070">
         <w:rPr>
           <w:rStyle w:val="IJETLCaptionLabel"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2273,64 +2514,64 @@
         </w:rPr>
         <w:t xml:space="preserve"> paragraph].</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="8648" w:type="dxa"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3371"/>
         <w:gridCol w:w="1759"/>
         <w:gridCol w:w="1759"/>
         <w:gridCol w:w="1759"/>
       </w:tblGrid>
-      <w:tr w:rsidR="007B1B72" w:rsidRPr="00655E61" w14:paraId="5A6171DD" w14:textId="77777777" w:rsidTr="007B1B72">
+      <w:tr w:rsidR="007B1B72" w:rsidRPr="00655E61" w14:paraId="46D00C1E" w14:textId="77777777" w:rsidTr="007B1B72">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3261" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0180F68F" w14:textId="77777777" w:rsidR="006E201B" w:rsidRPr="006E201B" w:rsidRDefault="006E201B" w:rsidP="006E201B">
+          <w:p w14:paraId="597A1801" w14:textId="77777777" w:rsidR="006E201B" w:rsidRPr="006E201B" w:rsidRDefault="006E201B" w:rsidP="006E201B">
             <w:pPr>
               <w:pStyle w:val="IJETMTableheadings"/>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00472DEC">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Header Row/Column </w:t>
             </w:r>
             <w:r w:rsidR="007B1B72">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Title</w:t>
             </w:r>
             <w:r w:rsidRPr="00472DEC">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidRPr="00472DEC">
@@ -2349,996 +2590,996 @@
             </w:r>
             <w:r w:rsidRPr="00472DEC">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>_M_Table</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00472DEC">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> headings]</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4B7F7B4E" w14:textId="77777777" w:rsidR="006E201B" w:rsidRPr="00196D5A" w:rsidRDefault="007B1B72" w:rsidP="006E201B">
+          <w:p w14:paraId="3BF7BAFA" w14:textId="77777777" w:rsidR="006E201B" w:rsidRPr="00196D5A" w:rsidRDefault="007B1B72" w:rsidP="006E201B">
             <w:pPr>
               <w:pStyle w:val="IJETMTableheadings"/>
             </w:pPr>
             <w:r w:rsidRPr="00472DEC">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Column </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Title</w:t>
             </w:r>
             <w:r w:rsidR="006E201B" w:rsidRPr="00196D5A">
               <w:t xml:space="preserve"> 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="74AA3161" w14:textId="77777777" w:rsidR="006E201B" w:rsidRPr="00196D5A" w:rsidRDefault="007B1B72" w:rsidP="006E201B">
+          <w:p w14:paraId="29CCCFC7" w14:textId="77777777" w:rsidR="006E201B" w:rsidRPr="00196D5A" w:rsidRDefault="007B1B72" w:rsidP="006E201B">
             <w:pPr>
               <w:pStyle w:val="IJETMTableheadings"/>
             </w:pPr>
             <w:r w:rsidRPr="00472DEC">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Column </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Title</w:t>
             </w:r>
             <w:r w:rsidR="006E201B" w:rsidRPr="00196D5A">
               <w:t xml:space="preserve"> 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="40355DEF" w14:textId="77777777" w:rsidR="006E201B" w:rsidRPr="00196D5A" w:rsidRDefault="007B1B72" w:rsidP="006E201B">
+          <w:p w14:paraId="314BDFA8" w14:textId="77777777" w:rsidR="006E201B" w:rsidRPr="00196D5A" w:rsidRDefault="007B1B72" w:rsidP="006E201B">
             <w:pPr>
               <w:pStyle w:val="IJETMTableheadings"/>
             </w:pPr>
             <w:r w:rsidRPr="00472DEC">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Column </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Title</w:t>
             </w:r>
             <w:r w:rsidR="006E201B" w:rsidRPr="00196D5A">
               <w:t xml:space="preserve"> 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007B1B72" w:rsidRPr="00655E61" w14:paraId="187A9BA3" w14:textId="77777777" w:rsidTr="007B1B72">
+      <w:tr w:rsidR="007B1B72" w:rsidRPr="00655E61" w14:paraId="03C2B3A7" w14:textId="77777777" w:rsidTr="007B1B72">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3261" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="675A1588" w14:textId="77777777" w:rsidR="006E201B" w:rsidRPr="00655E61" w:rsidRDefault="006E201B" w:rsidP="00CB3655">
+          <w:p w14:paraId="366DBDCE" w14:textId="77777777" w:rsidR="006E201B" w:rsidRPr="00655E61" w:rsidRDefault="006E201B" w:rsidP="00CB3655">
             <w:pPr>
               <w:pStyle w:val="IJETTablebody"/>
             </w:pPr>
             <w:r w:rsidRPr="00655E61">
               <w:t>entry 1</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> *</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="05F8F1FA" w14:textId="77777777" w:rsidR="006E201B" w:rsidRPr="00655E61" w:rsidRDefault="006E201B" w:rsidP="00CB3655">
+          <w:p w14:paraId="2B1758AF" w14:textId="77777777" w:rsidR="006E201B" w:rsidRPr="00655E61" w:rsidRDefault="006E201B" w:rsidP="00CB3655">
             <w:pPr>
               <w:pStyle w:val="IJETTablebody"/>
             </w:pPr>
             <w:r w:rsidRPr="00655E61">
               <w:t>data</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3A67C90E" w14:textId="77777777" w:rsidR="006E201B" w:rsidRPr="00655E61" w:rsidRDefault="006E201B" w:rsidP="00CB3655">
+          <w:p w14:paraId="39B20B0A" w14:textId="77777777" w:rsidR="006E201B" w:rsidRPr="00655E61" w:rsidRDefault="006E201B" w:rsidP="00CB3655">
             <w:pPr>
               <w:pStyle w:val="IJETTablebody"/>
             </w:pPr>
             <w:r w:rsidRPr="00655E61">
               <w:t>data</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3A98F1A2" w14:textId="77777777" w:rsidR="006E201B" w:rsidRPr="00655E61" w:rsidRDefault="006E201B" w:rsidP="00CB3655">
+          <w:p w14:paraId="7E5E53D3" w14:textId="77777777" w:rsidR="006E201B" w:rsidRPr="00655E61" w:rsidRDefault="006E201B" w:rsidP="00CB3655">
             <w:pPr>
               <w:pStyle w:val="IJETTablebody"/>
             </w:pPr>
             <w:r w:rsidRPr="00655E61">
               <w:t>data</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007B1B72" w:rsidRPr="00655E61" w14:paraId="7585C16A" w14:textId="77777777" w:rsidTr="007B1B72">
+      <w:tr w:rsidR="007B1B72" w:rsidRPr="00655E61" w14:paraId="3EC2727C" w14:textId="77777777" w:rsidTr="007B1B72">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3261" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="32B17024" w14:textId="77777777" w:rsidR="006E201B" w:rsidRPr="00655E61" w:rsidRDefault="006E201B" w:rsidP="00CB3655">
+          <w:p w14:paraId="5F72B3A8" w14:textId="77777777" w:rsidR="006E201B" w:rsidRPr="00655E61" w:rsidRDefault="006E201B" w:rsidP="00CB3655">
             <w:pPr>
               <w:pStyle w:val="IJETTablebody"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5C27EA32" w14:textId="77777777" w:rsidR="006E201B" w:rsidRPr="00655E61" w:rsidRDefault="006E201B" w:rsidP="00CB3655">
+          <w:p w14:paraId="4E631164" w14:textId="77777777" w:rsidR="006E201B" w:rsidRPr="00655E61" w:rsidRDefault="006E201B" w:rsidP="00CB3655">
             <w:pPr>
               <w:pStyle w:val="IJETTablebody"/>
             </w:pPr>
             <w:r w:rsidRPr="00655E61">
               <w:t>data</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="02506732" w14:textId="77777777" w:rsidR="006E201B" w:rsidRPr="00655E61" w:rsidRDefault="006E201B" w:rsidP="00CB3655">
+          <w:p w14:paraId="499F0F9B" w14:textId="77777777" w:rsidR="006E201B" w:rsidRPr="00655E61" w:rsidRDefault="006E201B" w:rsidP="00CB3655">
             <w:pPr>
               <w:pStyle w:val="IJETTablebody"/>
             </w:pPr>
             <w:r w:rsidRPr="00655E61">
               <w:t>data</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="61939346" w14:textId="77777777" w:rsidR="006E201B" w:rsidRPr="00655E61" w:rsidRDefault="006E201B" w:rsidP="00CB3655">
+          <w:p w14:paraId="762684D2" w14:textId="77777777" w:rsidR="006E201B" w:rsidRPr="00655E61" w:rsidRDefault="006E201B" w:rsidP="00CB3655">
             <w:pPr>
               <w:pStyle w:val="IJETTablebody"/>
             </w:pPr>
             <w:r w:rsidRPr="00655E61">
               <w:t>data</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007B1B72" w:rsidRPr="00655E61" w14:paraId="10C35784" w14:textId="77777777" w:rsidTr="007B1B72">
+      <w:tr w:rsidR="007B1B72" w:rsidRPr="00655E61" w14:paraId="2140AD8A" w14:textId="77777777" w:rsidTr="007B1B72">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3261" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="275A0050" w14:textId="77777777" w:rsidR="006E201B" w:rsidRPr="00655E61" w:rsidRDefault="006E201B" w:rsidP="00CB3655">
+          <w:p w14:paraId="44AEE52D" w14:textId="77777777" w:rsidR="006E201B" w:rsidRPr="00655E61" w:rsidRDefault="006E201B" w:rsidP="00CB3655">
             <w:pPr>
               <w:pStyle w:val="IJETTablebody"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="42CAB9D4" w14:textId="77777777" w:rsidR="006E201B" w:rsidRPr="00655E61" w:rsidRDefault="006E201B" w:rsidP="00CB3655">
+          <w:p w14:paraId="049AB8EE" w14:textId="77777777" w:rsidR="006E201B" w:rsidRPr="00655E61" w:rsidRDefault="006E201B" w:rsidP="00CB3655">
             <w:pPr>
               <w:pStyle w:val="IJETTablebody"/>
             </w:pPr>
             <w:r w:rsidRPr="00655E61">
               <w:t>data</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7647DFC4" w14:textId="77777777" w:rsidR="006E201B" w:rsidRPr="00655E61" w:rsidRDefault="006E201B" w:rsidP="00CB3655">
+          <w:p w14:paraId="3EB5442C" w14:textId="77777777" w:rsidR="006E201B" w:rsidRPr="00655E61" w:rsidRDefault="006E201B" w:rsidP="00CB3655">
             <w:pPr>
               <w:pStyle w:val="IJETTablebody"/>
             </w:pPr>
             <w:r w:rsidRPr="00655E61">
               <w:t>data</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3E6055AB" w14:textId="77777777" w:rsidR="006E201B" w:rsidRPr="00655E61" w:rsidRDefault="006E201B" w:rsidP="00CB3655">
+          <w:p w14:paraId="4B053149" w14:textId="77777777" w:rsidR="006E201B" w:rsidRPr="00655E61" w:rsidRDefault="006E201B" w:rsidP="00CB3655">
             <w:pPr>
               <w:pStyle w:val="IJETTablebody"/>
             </w:pPr>
             <w:r w:rsidRPr="00655E61">
               <w:t>data</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007B1B72" w:rsidRPr="00655E61" w14:paraId="1FD7CD0E" w14:textId="77777777" w:rsidTr="007B1B72">
+      <w:tr w:rsidR="007B1B72" w:rsidRPr="00655E61" w14:paraId="0815017D" w14:textId="77777777" w:rsidTr="007B1B72">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3261" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="310126FD" w14:textId="77777777" w:rsidR="006E201B" w:rsidRPr="00655E61" w:rsidRDefault="006E201B" w:rsidP="00CB3655">
+          <w:p w14:paraId="494E4FD0" w14:textId="77777777" w:rsidR="006E201B" w:rsidRPr="00655E61" w:rsidRDefault="006E201B" w:rsidP="00CB3655">
             <w:pPr>
               <w:pStyle w:val="IJETTablebody"/>
             </w:pPr>
             <w:r w:rsidRPr="00655E61">
               <w:t>entry 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="14418F0E" w14:textId="77777777" w:rsidR="006E201B" w:rsidRPr="00655E61" w:rsidRDefault="006E201B" w:rsidP="00CB3655">
+          <w:p w14:paraId="5C58BFBE" w14:textId="77777777" w:rsidR="006E201B" w:rsidRPr="00655E61" w:rsidRDefault="006E201B" w:rsidP="00CB3655">
             <w:pPr>
               <w:pStyle w:val="IJETTablebody"/>
             </w:pPr>
             <w:r w:rsidRPr="00655E61">
               <w:t>data</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3219C914" w14:textId="77777777" w:rsidR="006E201B" w:rsidRPr="00655E61" w:rsidRDefault="006E201B" w:rsidP="00CB3655">
+          <w:p w14:paraId="53C0CC6A" w14:textId="77777777" w:rsidR="006E201B" w:rsidRPr="00655E61" w:rsidRDefault="006E201B" w:rsidP="00CB3655">
             <w:pPr>
               <w:pStyle w:val="IJETTablebody"/>
             </w:pPr>
             <w:r w:rsidRPr="00655E61">
               <w:t>data</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2243D890" w14:textId="77777777" w:rsidR="006E201B" w:rsidRPr="00655E61" w:rsidRDefault="006E201B" w:rsidP="00CB3655">
+          <w:p w14:paraId="266EEA08" w14:textId="77777777" w:rsidR="006E201B" w:rsidRPr="00655E61" w:rsidRDefault="006E201B" w:rsidP="00CB3655">
             <w:pPr>
               <w:pStyle w:val="IJETTablebody"/>
             </w:pPr>
             <w:r w:rsidRPr="00655E61">
               <w:t>data</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007B1B72" w:rsidRPr="00655E61" w14:paraId="7CF11D73" w14:textId="77777777" w:rsidTr="007B1B72">
+      <w:tr w:rsidR="007B1B72" w:rsidRPr="00655E61" w14:paraId="45CC9D64" w14:textId="77777777" w:rsidTr="007B1B72">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3261" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="34E2432A" w14:textId="77777777" w:rsidR="006E201B" w:rsidRPr="00655E61" w:rsidRDefault="006E201B" w:rsidP="00CB3655">
+          <w:p w14:paraId="28E6BDF3" w14:textId="77777777" w:rsidR="006E201B" w:rsidRPr="00655E61" w:rsidRDefault="006E201B" w:rsidP="00CB3655">
             <w:pPr>
               <w:pStyle w:val="IJETTablebody"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="67377B1F" w14:textId="77777777" w:rsidR="006E201B" w:rsidRPr="00655E61" w:rsidRDefault="006E201B" w:rsidP="00CB3655">
+          <w:p w14:paraId="3711ED31" w14:textId="77777777" w:rsidR="006E201B" w:rsidRPr="00655E61" w:rsidRDefault="006E201B" w:rsidP="00CB3655">
             <w:pPr>
               <w:pStyle w:val="IJETTablebody"/>
             </w:pPr>
             <w:r w:rsidRPr="00655E61">
               <w:t>data</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="567B3E6F" w14:textId="77777777" w:rsidR="006E201B" w:rsidRPr="00655E61" w:rsidRDefault="006E201B" w:rsidP="00CB3655">
+          <w:p w14:paraId="45C54971" w14:textId="77777777" w:rsidR="006E201B" w:rsidRPr="00655E61" w:rsidRDefault="006E201B" w:rsidP="00CB3655">
             <w:pPr>
               <w:pStyle w:val="IJETTablebody"/>
             </w:pPr>
             <w:r w:rsidRPr="00655E61">
               <w:t>data</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="511710EC" w14:textId="77777777" w:rsidR="006E201B" w:rsidRPr="00655E61" w:rsidRDefault="006E201B" w:rsidP="00CB3655">
+          <w:p w14:paraId="3C9F4952" w14:textId="77777777" w:rsidR="006E201B" w:rsidRPr="00655E61" w:rsidRDefault="006E201B" w:rsidP="00CB3655">
             <w:pPr>
               <w:pStyle w:val="IJETTablebody"/>
             </w:pPr>
             <w:r w:rsidRPr="00655E61">
               <w:t>data</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007B1B72" w:rsidRPr="00655E61" w14:paraId="1E36DD42" w14:textId="77777777" w:rsidTr="007B1B72">
+      <w:tr w:rsidR="007B1B72" w:rsidRPr="00655E61" w14:paraId="5A2D1A17" w14:textId="77777777" w:rsidTr="007B1B72">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3261" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4903BE50" w14:textId="77777777" w:rsidR="006E201B" w:rsidRPr="00655E61" w:rsidRDefault="006E201B" w:rsidP="00CB3655">
+          <w:p w14:paraId="55BECD8F" w14:textId="77777777" w:rsidR="006E201B" w:rsidRPr="00655E61" w:rsidRDefault="006E201B" w:rsidP="00CB3655">
             <w:pPr>
               <w:pStyle w:val="IJETTablebody"/>
             </w:pPr>
             <w:r w:rsidRPr="00655E61">
               <w:t>entry 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2FA8CE84" w14:textId="77777777" w:rsidR="006E201B" w:rsidRPr="00655E61" w:rsidRDefault="006E201B" w:rsidP="00CB3655">
+          <w:p w14:paraId="13E0C4B0" w14:textId="77777777" w:rsidR="006E201B" w:rsidRPr="00655E61" w:rsidRDefault="006E201B" w:rsidP="00CB3655">
             <w:pPr>
               <w:pStyle w:val="IJETTablebody"/>
             </w:pPr>
             <w:r w:rsidRPr="00655E61">
               <w:t>data</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7A07746B" w14:textId="77777777" w:rsidR="006E201B" w:rsidRPr="00655E61" w:rsidRDefault="006E201B" w:rsidP="00CB3655">
+          <w:p w14:paraId="30E65055" w14:textId="77777777" w:rsidR="006E201B" w:rsidRPr="00655E61" w:rsidRDefault="006E201B" w:rsidP="00CB3655">
             <w:pPr>
               <w:pStyle w:val="IJETTablebody"/>
             </w:pPr>
             <w:r w:rsidRPr="00655E61">
               <w:t>data</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0B0A1E3E" w14:textId="77777777" w:rsidR="006E201B" w:rsidRPr="00655E61" w:rsidRDefault="006E201B" w:rsidP="00CB3655">
+          <w:p w14:paraId="0EA48FCB" w14:textId="77777777" w:rsidR="006E201B" w:rsidRPr="00655E61" w:rsidRDefault="006E201B" w:rsidP="00CB3655">
             <w:pPr>
               <w:pStyle w:val="IJETTablebody"/>
             </w:pPr>
             <w:r w:rsidRPr="00655E61">
               <w:t>data</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007B1B72" w:rsidRPr="00655E61" w14:paraId="29AF432B" w14:textId="77777777" w:rsidTr="007B1B72">
+      <w:tr w:rsidR="007B1B72" w:rsidRPr="00655E61" w14:paraId="002720F4" w14:textId="77777777" w:rsidTr="007B1B72">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3261" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="39D2F150" w14:textId="77777777" w:rsidR="006E201B" w:rsidRPr="00655E61" w:rsidRDefault="006E201B" w:rsidP="00CB3655">
+          <w:p w14:paraId="0F4EB8CE" w14:textId="77777777" w:rsidR="006E201B" w:rsidRPr="00655E61" w:rsidRDefault="006E201B" w:rsidP="00CB3655">
             <w:pPr>
               <w:pStyle w:val="IJETTablebody"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6C8056B6" w14:textId="77777777" w:rsidR="006E201B" w:rsidRPr="00655E61" w:rsidRDefault="006E201B" w:rsidP="00CB3655">
+          <w:p w14:paraId="5A145F25" w14:textId="77777777" w:rsidR="006E201B" w:rsidRPr="00655E61" w:rsidRDefault="006E201B" w:rsidP="00CB3655">
             <w:pPr>
               <w:pStyle w:val="IJETTablebody"/>
             </w:pPr>
             <w:r w:rsidRPr="00655E61">
               <w:t>data</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="128B7D5B" w14:textId="77777777" w:rsidR="006E201B" w:rsidRPr="00655E61" w:rsidRDefault="006E201B" w:rsidP="00CB3655">
+          <w:p w14:paraId="5A930401" w14:textId="77777777" w:rsidR="006E201B" w:rsidRPr="00655E61" w:rsidRDefault="006E201B" w:rsidP="00CB3655">
             <w:pPr>
               <w:pStyle w:val="IJETTablebody"/>
             </w:pPr>
             <w:r w:rsidRPr="00655E61">
               <w:t>data</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0C54BBA4" w14:textId="77777777" w:rsidR="006E201B" w:rsidRPr="00655E61" w:rsidRDefault="006E201B" w:rsidP="00CB3655">
+          <w:p w14:paraId="550D73FA" w14:textId="77777777" w:rsidR="006E201B" w:rsidRPr="00655E61" w:rsidRDefault="006E201B" w:rsidP="00CB3655">
             <w:pPr>
               <w:pStyle w:val="IJETTablebody"/>
             </w:pPr>
             <w:r w:rsidRPr="00655E61">
               <w:t>data</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007B1B72" w:rsidRPr="00655E61" w14:paraId="69AF04BE" w14:textId="77777777" w:rsidTr="007B1B72">
+      <w:tr w:rsidR="007B1B72" w:rsidRPr="00655E61" w14:paraId="696935C2" w14:textId="77777777" w:rsidTr="007B1B72">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3261" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="43B09220" w14:textId="77777777" w:rsidR="006E201B" w:rsidRPr="00655E61" w:rsidRDefault="006E201B" w:rsidP="00CB3655">
+          <w:p w14:paraId="7827F007" w14:textId="77777777" w:rsidR="006E201B" w:rsidRPr="00655E61" w:rsidRDefault="006E201B" w:rsidP="00CB3655">
             <w:pPr>
               <w:pStyle w:val="IJETTablebody"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="67E2B6BB" w14:textId="77777777" w:rsidR="006E201B" w:rsidRPr="00655E61" w:rsidRDefault="006E201B" w:rsidP="00CB3655">
+          <w:p w14:paraId="2F303003" w14:textId="77777777" w:rsidR="006E201B" w:rsidRPr="00655E61" w:rsidRDefault="006E201B" w:rsidP="00CB3655">
             <w:pPr>
               <w:pStyle w:val="IJETTablebody"/>
             </w:pPr>
             <w:r w:rsidRPr="00655E61">
               <w:t>data</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7F890D5B" w14:textId="77777777" w:rsidR="006E201B" w:rsidRPr="00655E61" w:rsidRDefault="006E201B" w:rsidP="00CB3655">
+          <w:p w14:paraId="66AEA181" w14:textId="77777777" w:rsidR="006E201B" w:rsidRPr="00655E61" w:rsidRDefault="006E201B" w:rsidP="00CB3655">
             <w:pPr>
               <w:pStyle w:val="IJETTablebody"/>
             </w:pPr>
             <w:r w:rsidRPr="00655E61">
               <w:t>data</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="47D24BB4" w14:textId="77777777" w:rsidR="006E201B" w:rsidRPr="00655E61" w:rsidRDefault="006E201B" w:rsidP="00CB3655">
+          <w:p w14:paraId="5476B777" w14:textId="77777777" w:rsidR="006E201B" w:rsidRPr="00655E61" w:rsidRDefault="006E201B" w:rsidP="00CB3655">
             <w:pPr>
               <w:pStyle w:val="IJETTablebody"/>
             </w:pPr>
             <w:r w:rsidRPr="00655E61">
               <w:t>data</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007B1B72" w:rsidRPr="00655E61" w14:paraId="2B4C885C" w14:textId="77777777" w:rsidTr="007B1B72">
+      <w:tr w:rsidR="007B1B72" w:rsidRPr="00655E61" w14:paraId="7729E512" w14:textId="77777777" w:rsidTr="007B1B72">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3261" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7A55CA61" w14:textId="77777777" w:rsidR="006E201B" w:rsidRPr="00655E61" w:rsidRDefault="006E201B" w:rsidP="00CB3655">
+          <w:p w14:paraId="0440320A" w14:textId="77777777" w:rsidR="006E201B" w:rsidRPr="00655E61" w:rsidRDefault="006E201B" w:rsidP="00CB3655">
             <w:pPr>
               <w:pStyle w:val="IJETTablebody"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4841F7E1" w14:textId="77777777" w:rsidR="006E201B" w:rsidRPr="00655E61" w:rsidRDefault="006E201B" w:rsidP="00CB3655">
+          <w:p w14:paraId="2DCC65F4" w14:textId="77777777" w:rsidR="006E201B" w:rsidRPr="00655E61" w:rsidRDefault="006E201B" w:rsidP="00CB3655">
             <w:pPr>
               <w:pStyle w:val="IJETTablebody"/>
             </w:pPr>
             <w:r w:rsidRPr="00655E61">
               <w:t>data</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="25CF4A55" w14:textId="77777777" w:rsidR="006E201B" w:rsidRPr="00655E61" w:rsidRDefault="006E201B" w:rsidP="00CB3655">
+          <w:p w14:paraId="156FFD96" w14:textId="77777777" w:rsidR="006E201B" w:rsidRPr="00655E61" w:rsidRDefault="006E201B" w:rsidP="00CB3655">
             <w:pPr>
               <w:pStyle w:val="IJETTablebody"/>
             </w:pPr>
             <w:r w:rsidRPr="00655E61">
               <w:t>data</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1C635F52" w14:textId="77777777" w:rsidR="006E201B" w:rsidRPr="00655E61" w:rsidRDefault="006E201B" w:rsidP="00CB3655">
+          <w:p w14:paraId="046022F6" w14:textId="77777777" w:rsidR="006E201B" w:rsidRPr="00655E61" w:rsidRDefault="006E201B" w:rsidP="00CB3655">
             <w:pPr>
               <w:pStyle w:val="IJETTablebody"/>
             </w:pPr>
             <w:r w:rsidRPr="00655E61">
               <w:t>data</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007B1B72" w:rsidRPr="00655E61" w14:paraId="1EBCDDDB" w14:textId="77777777" w:rsidTr="007B1B72">
+      <w:tr w:rsidR="007B1B72" w:rsidRPr="00655E61" w14:paraId="2AFB2F62" w14:textId="77777777" w:rsidTr="007B1B72">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3261" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3217F469" w14:textId="77777777" w:rsidR="006E201B" w:rsidRPr="00655E61" w:rsidRDefault="006E201B" w:rsidP="00CB3655">
+          <w:p w14:paraId="1D45DC1A" w14:textId="77777777" w:rsidR="006E201B" w:rsidRPr="00655E61" w:rsidRDefault="006E201B" w:rsidP="00CB3655">
             <w:pPr>
               <w:pStyle w:val="IJETTablebody"/>
             </w:pPr>
             <w:r w:rsidRPr="00655E61">
               <w:t>entry 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5C082274" w14:textId="77777777" w:rsidR="006E201B" w:rsidRPr="00655E61" w:rsidRDefault="006E201B" w:rsidP="00CB3655">
+          <w:p w14:paraId="1C198EF7" w14:textId="77777777" w:rsidR="006E201B" w:rsidRPr="00655E61" w:rsidRDefault="006E201B" w:rsidP="00CB3655">
             <w:pPr>
               <w:pStyle w:val="IJETTablebody"/>
             </w:pPr>
             <w:r w:rsidRPr="00655E61">
               <w:t>data</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3F1EB2D4" w14:textId="77777777" w:rsidR="006E201B" w:rsidRPr="00655E61" w:rsidRDefault="006E201B" w:rsidP="00CB3655">
+          <w:p w14:paraId="1B8E5214" w14:textId="77777777" w:rsidR="006E201B" w:rsidRPr="00655E61" w:rsidRDefault="006E201B" w:rsidP="00CB3655">
             <w:pPr>
               <w:pStyle w:val="IJETTablebody"/>
             </w:pPr>
             <w:r w:rsidRPr="00655E61">
               <w:t>data</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="17BF3E11" w14:textId="77777777" w:rsidR="006E201B" w:rsidRPr="00655E61" w:rsidRDefault="006E201B" w:rsidP="00CB3655">
+          <w:p w14:paraId="3DEF9385" w14:textId="77777777" w:rsidR="006E201B" w:rsidRPr="00655E61" w:rsidRDefault="006E201B" w:rsidP="00CB3655">
             <w:pPr>
               <w:pStyle w:val="IJETTablebody"/>
             </w:pPr>
             <w:r w:rsidRPr="00655E61">
               <w:t>data</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007B1B72" w:rsidRPr="00655E61" w14:paraId="0ACDFF65" w14:textId="77777777" w:rsidTr="007B1B72">
+      <w:tr w:rsidR="007B1B72" w:rsidRPr="00655E61" w14:paraId="2EA291F8" w14:textId="77777777" w:rsidTr="007B1B72">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3261" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4E97DF91" w14:textId="77777777" w:rsidR="006E201B" w:rsidRPr="00655E61" w:rsidRDefault="006E201B" w:rsidP="00CB3655">
+          <w:p w14:paraId="015582D2" w14:textId="77777777" w:rsidR="006E201B" w:rsidRPr="00655E61" w:rsidRDefault="006E201B" w:rsidP="00CB3655">
             <w:pPr>
               <w:pStyle w:val="IJETTablebody"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3368A2AE" w14:textId="77777777" w:rsidR="006E201B" w:rsidRPr="00655E61" w:rsidRDefault="006E201B" w:rsidP="00CB3655">
+          <w:p w14:paraId="488858F4" w14:textId="77777777" w:rsidR="006E201B" w:rsidRPr="00655E61" w:rsidRDefault="006E201B" w:rsidP="00CB3655">
             <w:pPr>
               <w:pStyle w:val="IJETTablebody"/>
             </w:pPr>
             <w:r w:rsidRPr="00655E61">
               <w:t>data</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5035C15B" w14:textId="77777777" w:rsidR="006E201B" w:rsidRPr="00655E61" w:rsidRDefault="006E201B" w:rsidP="00CB3655">
+          <w:p w14:paraId="31C957FE" w14:textId="77777777" w:rsidR="006E201B" w:rsidRPr="00655E61" w:rsidRDefault="006E201B" w:rsidP="00CB3655">
             <w:pPr>
               <w:pStyle w:val="IJETTablebody"/>
             </w:pPr>
             <w:r w:rsidRPr="00655E61">
               <w:t>data</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="39479939" w14:textId="77777777" w:rsidR="006E201B" w:rsidRPr="00655E61" w:rsidRDefault="006E201B" w:rsidP="00CB3655">
+          <w:p w14:paraId="144177EE" w14:textId="77777777" w:rsidR="006E201B" w:rsidRPr="00655E61" w:rsidRDefault="006E201B" w:rsidP="00CB3655">
             <w:pPr>
               <w:pStyle w:val="IJETTablebody"/>
             </w:pPr>
             <w:r w:rsidRPr="00655E61">
               <w:t>data</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="1BCB7772" w14:textId="77777777" w:rsidR="006E201B" w:rsidRPr="00C33DBB" w:rsidRDefault="006E201B" w:rsidP="00A16D6B">
+    <w:p w14:paraId="2DC6ACE3" w14:textId="77777777" w:rsidR="006E201B" w:rsidRPr="00C33DBB" w:rsidRDefault="006E201B" w:rsidP="00A16D6B">
       <w:pPr>
         <w:pStyle w:val="IJETNNormal"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="67B21B44" w14:textId="77777777" w:rsidR="003F37DE" w:rsidRPr="001A36E2" w:rsidRDefault="003F37DE" w:rsidP="000B2368">
+    <w:p w14:paraId="39E3597B" w14:textId="77777777" w:rsidR="003F37DE" w:rsidRPr="001A36E2" w:rsidRDefault="003F37DE" w:rsidP="000B2368">
       <w:pPr>
         <w:pStyle w:val="IJETNNormal"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005E4B16">
         <w:t>NOTICE</w:t>
       </w:r>
       <w:r w:rsidR="001A36E2" w:rsidRPr="005E4B16">
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidR="001A36E2">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="001A36E2" w:rsidRPr="005E4B16">
         <w:t>The OJS system with which the IJET journal is managed does not accept files larger than 30MB.</w:t>
       </w:r>
       <w:r w:rsidR="001A36E2" w:rsidRPr="001A36E2">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="007A7AD6">
         <w:t xml:space="preserve">If </w:t>
       </w:r>
       <w:r w:rsidR="001A36E2">
@@ -3365,377 +3606,468 @@
       <w:r w:rsidR="00643084" w:rsidRPr="00643084">
         <w:rPr>
           <w:rStyle w:val="IJETPItalic"/>
         </w:rPr>
         <w:t>he system does not provide a specific error message</w:t>
       </w:r>
       <w:r w:rsidR="007A7AD6">
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="001A36E2" w:rsidRPr="001A36E2">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="007A7AD6">
         <w:t xml:space="preserve">In this event, if </w:t>
       </w:r>
       <w:r w:rsidR="001A36E2" w:rsidRPr="001A36E2">
         <w:t xml:space="preserve">there are images in the text, load the </w:t>
       </w:r>
       <w:r w:rsidR="007C3B3C">
         <w:t xml:space="preserve">text file and images separately, </w:t>
       </w:r>
       <w:r w:rsidR="007C3B3C" w:rsidRPr="007C3B3C">
         <w:t>even at the initial submission stage.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36CCEB27" w14:textId="77777777" w:rsidR="000164E9" w:rsidRDefault="00B55D9B" w:rsidP="00A921A6">
+    <w:p w14:paraId="61EC956E" w14:textId="77777777" w:rsidR="000164E9" w:rsidRDefault="00B55D9B" w:rsidP="00A921A6">
       <w:pPr>
         <w:pStyle w:val="IJETETitle1"/>
       </w:pPr>
       <w:r>
         <w:t>Footnotes</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E65FCC6" w14:textId="77777777" w:rsidR="00385D21" w:rsidRPr="00385D21" w:rsidRDefault="00114070" w:rsidP="00B56008">
+    <w:p w14:paraId="4C2D7D51" w14:textId="77777777" w:rsidR="00385D21" w:rsidRPr="00385D21" w:rsidRDefault="00114070" w:rsidP="00B56008">
       <w:pPr>
         <w:pStyle w:val="IJETNNormal"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Footnotes are </w:t>
       </w:r>
       <w:r w:rsidR="00385D21">
         <w:t xml:space="preserve">permitted </w:t>
       </w:r>
       <w:r w:rsidR="00643084">
         <w:t xml:space="preserve">but should be short and kept to a minimum. They </w:t>
       </w:r>
       <w:r w:rsidR="00385D21" w:rsidRPr="00385D21">
         <w:t xml:space="preserve">should be </w:t>
       </w:r>
       <w:r w:rsidR="00567578" w:rsidRPr="00843642">
         <w:t xml:space="preserve">numbered </w:t>
       </w:r>
       <w:r w:rsidR="00385D21" w:rsidRPr="007268FE">
         <w:t>progressively</w:t>
       </w:r>
       <w:r w:rsidR="00567578" w:rsidRPr="00843642">
         <w:t xml:space="preserve"> throughout</w:t>
       </w:r>
       <w:r w:rsidR="00860C38" w:rsidRPr="00843642">
         <w:t xml:space="preserve"> the submission</w:t>
       </w:r>
       <w:r w:rsidR="003C0545" w:rsidRPr="00643084">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:footnoteReference w:id="4"/>
       </w:r>
       <w:r w:rsidR="00385D21" w:rsidRPr="004B7614">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="599F2E51" w14:textId="77777777" w:rsidR="007B1B72" w:rsidRDefault="007B1B72" w:rsidP="007B1B72">
+    <w:p w14:paraId="082D7CE6" w14:textId="77777777" w:rsidR="007B1B72" w:rsidRDefault="007B1B72" w:rsidP="007B1B72">
       <w:pPr>
         <w:pStyle w:val="IJETETitle1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Author </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>contributions</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w14:paraId="4AC0B2F7" w14:textId="77777777" w:rsidR="007B1B72" w:rsidRDefault="007B1B72" w:rsidP="00B56008">
+    <w:p w14:paraId="541D2951" w14:textId="77777777" w:rsidR="007B1B72" w:rsidRDefault="007B1B72" w:rsidP="00B56008">
       <w:pPr>
         <w:pStyle w:val="IJETNNormal"/>
       </w:pPr>
       <w:r w:rsidRPr="00613B31">
         <w:t xml:space="preserve">For research articles with several authors, a short paragraph specifying their individual contributions </w:t>
       </w:r>
       <w:r w:rsidR="00F343D3">
         <w:t>can</w:t>
       </w:r>
       <w:r w:rsidRPr="00613B31">
         <w:t xml:space="preserve"> be provided</w:t>
       </w:r>
       <w:r w:rsidR="008215BF">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D9E89E4" w14:textId="77777777" w:rsidR="006326A1" w:rsidRDefault="003062CD" w:rsidP="006326A1">
+    <w:p w14:paraId="7DC6F73E" w14:textId="77777777" w:rsidR="006326A1" w:rsidRDefault="003062CD" w:rsidP="006326A1">
       <w:pPr>
         <w:pStyle w:val="IJETETitle1"/>
       </w:pPr>
       <w:r>
         <w:t>Funding</w:t>
       </w:r>
       <w:r w:rsidR="006326A1">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="261CD9B4" w14:textId="77777777" w:rsidR="003062CD" w:rsidRDefault="00592906" w:rsidP="00B56008">
+    <w:p w14:paraId="5507F82A" w14:textId="77777777" w:rsidR="003062CD" w:rsidRDefault="00592906" w:rsidP="00B56008">
       <w:pPr>
         <w:pStyle w:val="IJETNNormal"/>
       </w:pPr>
       <w:r w:rsidRPr="00592906">
         <w:t>Any financing can also be declared</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> as follows: “</w:t>
       </w:r>
       <w:r w:rsidR="006326A1" w:rsidRPr="00613B31">
         <w:t>This research was funded by NAME OF FUNDER, grant number XXX”. Check that the details given are accurate and use the standard spelling of funding agency names at https://search.crossref.org/</w:t>
       </w:r>
       <w:r w:rsidR="006326A1">
         <w:t>funding.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3BD89B1E" w14:textId="77777777" w:rsidR="007B1B72" w:rsidRDefault="007B1B72" w:rsidP="007B1B72">
+    <w:p w14:paraId="2DC839CD" w14:textId="77777777" w:rsidR="007B1B72" w:rsidRDefault="007B1B72" w:rsidP="007B1B72">
       <w:pPr>
         <w:pStyle w:val="IJETETitle1"/>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00613B31">
         <w:t>Acknowledg</w:t>
       </w:r>
       <w:r w:rsidR="006F188F">
         <w:t>e</w:t>
       </w:r>
       <w:r w:rsidRPr="00613B31">
         <w:t>ments</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w14:paraId="7FC3A7BC" w14:textId="063317A8" w:rsidR="007B1B72" w:rsidRDefault="007B1B72" w:rsidP="007B1B72">
+    <w:p w14:paraId="755E3F71" w14:textId="77777777" w:rsidR="007B1B72" w:rsidRDefault="007B1B72" w:rsidP="007B1B72">
       <w:pPr>
         <w:pStyle w:val="IJETNNormal"/>
       </w:pPr>
       <w:r w:rsidRPr="007B1B72">
-        <w:t>In this section, you can acknowledge any support given which is not covered by the author contribution or funding sections</w:t>
+        <w:t xml:space="preserve">In this </w:t>
+      </w:r>
+      <w:r w:rsidR="00C00F05">
+        <w:t xml:space="preserve">optional </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B1B72">
+        <w:t>section, you can acknowledge any support given which is not covered by the author contribution or funding sections</w:t>
       </w:r>
       <w:r w:rsidR="005F758A">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="007E14F9">
-        <w:t xml:space="preserve"> The use of Artificial Intelligence tools for linguistic revision and/or references formatting should be explicitly acknowledged in this section. The use of AI tools as methodological support should be, instead, accurately described in the methodology section.</w:t>
+        <w:t xml:space="preserve"> The use of Artificial Intelligence tools should be explicitly acknowledged in </w:t>
+      </w:r>
+      <w:r w:rsidR="00C00F05">
+        <w:t>the</w:t>
+      </w:r>
+      <w:r w:rsidR="007E14F9">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F43D8C">
+        <w:t>next</w:t>
+      </w:r>
+      <w:r w:rsidR="00536389">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C00F05">
+        <w:t>section</w:t>
+      </w:r>
+      <w:r w:rsidR="007E14F9">
+        <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1006CF56" w14:textId="77777777" w:rsidR="00643084" w:rsidRDefault="00643084" w:rsidP="00643084">
+    <w:p w14:paraId="3BB4C750" w14:textId="77777777" w:rsidR="00155322" w:rsidRDefault="00155322" w:rsidP="00155322">
       <w:pPr>
         <w:pStyle w:val="IJETETitle1"/>
       </w:pPr>
+      <w:r>
+        <w:t>AI</w:t>
+      </w:r>
+      <w:r w:rsidR="00CF1D86">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C00F05">
+        <w:t xml:space="preserve">disclosure </w:t>
+      </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
-[...16 lines deleted...]
-        <w:t>content</w:t>
+      <w:r w:rsidR="00CF1D86">
+        <w:t>statement</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w14:paraId="704CC96A" w14:textId="77777777" w:rsidR="005F758A" w:rsidRDefault="005F758A" w:rsidP="005F758A">
+    <w:p w14:paraId="214F2C3E" w14:textId="77777777" w:rsidR="00F43D8C" w:rsidRPr="00F43D8C" w:rsidRDefault="00F43D8C" w:rsidP="00F43D8C">
       <w:pPr>
         <w:pStyle w:val="IJETNNormal"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F43D8C">
+        <w:t xml:space="preserve">If artificial intelligence (AI) tools have been used during the preparation of the manuscript, this must be explicitly stated in a dedicated AI </w:t>
+      </w:r>
+      <w:r>
+        <w:t>d</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F43D8C">
+        <w:t xml:space="preserve">isclosure </w:t>
+      </w:r>
+      <w:r>
+        <w:t>d</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F43D8C">
+        <w:t>tatement placed immediately before the References section.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="75611ABD" w14:textId="77777777" w:rsidR="00F43D8C" w:rsidRPr="00F43D8C" w:rsidRDefault="00F43D8C" w:rsidP="00F43D8C">
+      <w:pPr>
+        <w:pStyle w:val="IJETNNormal"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F43D8C">
+        <w:t>The use of AI tools for language editing, linguistic revision, and/or reference formatting should be disclosed in this section. If AI tools have been used to support any part of the research process, their role and contribution should be clearly described in the Methodology section and referenced in this statement.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="294BCB28" w14:textId="77777777" w:rsidR="00F43D8C" w:rsidRPr="00F43D8C" w:rsidRDefault="00F43D8C" w:rsidP="00F43D8C">
+      <w:pPr>
+        <w:pStyle w:val="IJETNNormal"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F43D8C">
+        <w:t>In all cases, authors should identify the AI tool(s) used, specify the purpose and extent of their use, and explain how any AI-generated content has been incorporated into the manuscript. Authors remain fully responsible for the accuracy, integrity, originality, and scientific quality of the submitted work.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5BBD992B" w14:textId="77777777" w:rsidR="00643084" w:rsidRPr="00F43D8C" w:rsidRDefault="00F43D8C" w:rsidP="00F43D8C">
+      <w:pPr>
+        <w:pStyle w:val="IJETETitle1"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00F43D8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00643084" w:rsidRPr="00F43D8C">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Appendixes</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00643084" w:rsidRPr="00F43D8C">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or additional content</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13A9E615" w14:textId="77777777" w:rsidR="005F758A" w:rsidRDefault="005F758A" w:rsidP="005F758A">
+      <w:pPr>
+        <w:pStyle w:val="IJETNNormal"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005F758A">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Appendices are not allowed. Any additional content may be published online, and the corresponding URL should be included in a footnote. It is the author's responsibility to ensure that the page remains accessible over time.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4CD7EA08" w14:textId="77777777" w:rsidR="005F758A" w:rsidRPr="005F758A" w:rsidRDefault="005F758A" w:rsidP="005F758A">
+    <w:p w14:paraId="77EC76D6" w14:textId="77777777" w:rsidR="005F758A" w:rsidRPr="005F758A" w:rsidRDefault="005F758A" w:rsidP="005F758A">
       <w:pPr>
         <w:pStyle w:val="IJETETitle1"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005F758A">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Specific recommendation for systematic r</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>eviews of the literature</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="123A1EEF" w14:textId="77777777" w:rsidR="005F758A" w:rsidRPr="005F758A" w:rsidRDefault="00365B76" w:rsidP="005F758A">
+    <w:p w14:paraId="4597ED52" w14:textId="77777777" w:rsidR="005F758A" w:rsidRPr="005F758A" w:rsidRDefault="00365B76" w:rsidP="005F758A">
       <w:pPr>
         <w:pStyle w:val="IJETNNormal"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00365B76">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Systematic literature reviews should clearly identify the dataset of references analyzed. The dataset can be presented either in a table within the paper or by making the relevant references identifiable in the reference section, for example by prefixing them with an asterisk</w:t>
+        <w:t xml:space="preserve">Systematic literature reviews should clearly identify the dataset of references analyzed. The dataset can be presented either in a table within the paper or by making the relevant references identifiable in the reference section, by </w:t>
+      </w:r>
+      <w:r w:rsidR="00C00F05">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>using bold</w:t>
       </w:r>
       <w:r w:rsidR="005F758A" w:rsidRPr="005F758A">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5AC16B1F" w14:textId="77777777" w:rsidR="000164E9" w:rsidRPr="005F758A" w:rsidRDefault="00B55D9B" w:rsidP="00A921A6">
+    <w:p w14:paraId="70784D1C" w14:textId="77777777" w:rsidR="000164E9" w:rsidRPr="005F758A" w:rsidRDefault="00B55D9B" w:rsidP="00A921A6">
       <w:pPr>
         <w:pStyle w:val="IJETETitle1"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005F758A">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>References</w:t>
       </w:r>
       <w:r w:rsidR="0088516F">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> and in-text citations</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="3"/>
-    <w:p w14:paraId="190DEA43" w14:textId="77777777" w:rsidR="00B07ACE" w:rsidRDefault="00B07ACE" w:rsidP="00B07ACE">
+    <w:p w14:paraId="523321B5" w14:textId="77777777" w:rsidR="00B07ACE" w:rsidRDefault="00B07ACE" w:rsidP="00B07ACE">
       <w:pPr>
         <w:pStyle w:val="IJETNNormal"/>
       </w:pPr>
       <w:r>
         <w:t>Each reference included in the reference list must be cited at least once within the text, and each in-text citation must correspond to a single reference entry.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="45E0CDFA" w14:textId="77777777" w:rsidR="00B07ACE" w:rsidRDefault="00B07ACE" w:rsidP="00B07ACE">
+    <w:p w14:paraId="0EA10462" w14:textId="77777777" w:rsidR="00B07ACE" w:rsidRDefault="00B07ACE" w:rsidP="00B07ACE">
       <w:pPr>
         <w:pStyle w:val="IJETNNormal"/>
       </w:pPr>
       <w:r>
         <w:t>Both in-text citations and the reference list must strictly follow the APA (7th edition) formatting guidelines.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C4ACE27" w14:textId="77777777" w:rsidR="00B07ACE" w:rsidRDefault="00B07ACE" w:rsidP="00B07ACE">
+    <w:p w14:paraId="5231DF18" w14:textId="77777777" w:rsidR="00B07ACE" w:rsidRDefault="00B07ACE" w:rsidP="00B07ACE">
       <w:pPr>
         <w:pStyle w:val="IJETNNormal"/>
       </w:pPr>
       <w:r>
         <w:t>All references must include a DOI, presented in URL format (e.g., https://doi.org/xxxxx), where available.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="795D0010" w14:textId="77777777" w:rsidR="00B07ACE" w:rsidRDefault="00B07ACE" w:rsidP="00B07ACE">
+    <w:p w14:paraId="5E487E19" w14:textId="77777777" w:rsidR="00B07ACE" w:rsidRDefault="00B07ACE" w:rsidP="00B07ACE">
       <w:pPr>
         <w:pStyle w:val="IJETNNormal"/>
       </w:pPr>
       <w:r>
         <w:t>The use of a reference management tool is strongly recommended. If references are formatted manually, authors should consult the official APA 7 guidelines or reliable tutorials to ensure accuracy.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21C66D15" w14:textId="77777777" w:rsidR="00B07ACE" w:rsidRPr="00B07ACE" w:rsidRDefault="00B07ACE" w:rsidP="00B07ACE">
+    <w:p w14:paraId="1E1A71E1" w14:textId="77777777" w:rsidR="00B07ACE" w:rsidRPr="00B07ACE" w:rsidRDefault="00B07ACE" w:rsidP="00B07ACE">
       <w:pPr>
         <w:pStyle w:val="IJETNNormal"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B07ACE">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>When a website is mentioned (e.g., project websites, institutional websites, or web applications), the corresponding URL should be provided in a footnote.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C8670ED" w14:textId="77777777" w:rsidR="00B07ACE" w:rsidRDefault="00B07ACE" w:rsidP="00B07ACE">
+    <w:p w14:paraId="778F94AF" w14:textId="77777777" w:rsidR="00B07ACE" w:rsidRDefault="00B07ACE" w:rsidP="00B07ACE">
       <w:pPr>
         <w:pStyle w:val="IJETNNormal"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2C4FD7D2" w14:textId="7FD86ACF" w:rsidR="007E14F9" w:rsidRDefault="007E14F9" w:rsidP="00B07ACE">
+    <w:p w14:paraId="5A47F682" w14:textId="77777777" w:rsidR="007E14F9" w:rsidRDefault="007E14F9" w:rsidP="00B07ACE">
       <w:pPr>
         <w:pStyle w:val="IJETNNormal"/>
       </w:pPr>
       <w:r w:rsidRPr="00BB4C76">
         <w:t xml:space="preserve">References should be in Times New Roman 10, </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">paragraph </w:t>
       </w:r>
       <w:r w:rsidRPr="00BB4C76">
         <w:t>justified</w:t>
       </w:r>
       <w:r>
         <w:t>, first line hanging 0,6, compliant to the style</w:t>
       </w:r>
       <w:r w:rsidRPr="00BB4C76">
         <w:t xml:space="preserve"> provided</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00472DEC">
         <w:t>[</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>IJET</w:t>
       </w:r>
       <w:r w:rsidRPr="00472DEC">
         <w:t>_O_References</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00472DEC">
         <w:t>]</w:t>
       </w:r>
       <w:r>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3221A66B" w14:textId="77777777" w:rsidR="007E14F9" w:rsidRPr="00A169D5" w:rsidRDefault="007E14F9" w:rsidP="007E14F9">
+    <w:p w14:paraId="15C8B9AA" w14:textId="77777777" w:rsidR="007E14F9" w:rsidRPr="00A169D5" w:rsidRDefault="007E14F9" w:rsidP="007E14F9">
       <w:pPr>
         <w:pStyle w:val="IJETOReferences"/>
         <w:rPr>
           <w:rStyle w:val="IJETRUrldoiemail"/>
           <w:color w:val="auto"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A169D5">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Trentin, G. (2009). Using a wiki to evaluate individual contribution to a collaborative learning project</w:t>
       </w:r>
       <w:r w:rsidRPr="00A169D5">
         <w:rPr>
           <w:rStyle w:val="IJETPItalic"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>. Journal of Computer Assisted Learning</w:t>
       </w:r>
       <w:r w:rsidRPr="00A169D5">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
@@ -3755,101 +4087,101 @@
         <w:t xml:space="preserve">(1), 43-55. </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r w:rsidRPr="00F061FA">
           <w:rPr>
             <w:rStyle w:val="IJETRUrldoiemail"/>
           </w:rPr>
           <w:t>https://doi.org/10.1111/j.1365-2729.2008.00276.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:sectPr w:rsidR="007E14F9" w:rsidRPr="00A169D5" w:rsidSect="00550C44">
       <w:footerReference w:type="even" r:id="rId10"/>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1134" w:right="1418" w:bottom="1134" w:left="1418" w:header="1083" w:footer="1066" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="387A17EA" w14:textId="77777777" w:rsidR="0000530F" w:rsidRDefault="0000530F">
+    <w:p w14:paraId="45001158" w14:textId="77777777" w:rsidR="00AF15CD" w:rsidRDefault="00AF15CD">
       <w:r>
         <w:t>notes</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3EF44FE3" w14:textId="77777777" w:rsidR="0000530F" w:rsidRDefault="0000530F"/>
-[...4 lines deleted...]
-    <w:p w14:paraId="00D1005E" w14:textId="77777777" w:rsidR="0000530F" w:rsidRDefault="0000530F"/>
+    <w:p w14:paraId="2EA62E31" w14:textId="77777777" w:rsidR="00AF15CD" w:rsidRDefault="00AF15CD"/>
+    <w:p w14:paraId="3846E3BF" w14:textId="77777777" w:rsidR="00AF15CD" w:rsidRDefault="00AF15CD"/>
+    <w:p w14:paraId="129BD6FA" w14:textId="77777777" w:rsidR="00AF15CD" w:rsidRDefault="00AF15CD"/>
+    <w:p w14:paraId="7F92FE52" w14:textId="77777777" w:rsidR="00AF15CD" w:rsidRDefault="00AF15CD"/>
+    <w:p w14:paraId="45339742" w14:textId="77777777" w:rsidR="00AF15CD" w:rsidRDefault="00AF15CD"/>
+    <w:p w14:paraId="673EA866" w14:textId="77777777" w:rsidR="00AF15CD" w:rsidRDefault="00AF15CD"/>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5D3C62E7" w14:textId="77777777" w:rsidR="0000530F" w:rsidRDefault="0000530F">
+    <w:p w14:paraId="4EF1DF3B" w14:textId="77777777" w:rsidR="00AF15CD" w:rsidRDefault="00AF15CD">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="2"/>
           <w:szCs w:val="2"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="70AB1E58" w14:textId="77777777" w:rsidR="0000530F" w:rsidRDefault="0000530F"/>
-[...4 lines deleted...]
-    <w:p w14:paraId="189CDE8E" w14:textId="77777777" w:rsidR="0000530F" w:rsidRDefault="0000530F"/>
+    <w:p w14:paraId="300DA9DC" w14:textId="77777777" w:rsidR="00AF15CD" w:rsidRDefault="00AF15CD"/>
+    <w:p w14:paraId="173A2515" w14:textId="77777777" w:rsidR="00AF15CD" w:rsidRDefault="00AF15CD"/>
+    <w:p w14:paraId="2CAD4709" w14:textId="77777777" w:rsidR="00AF15CD" w:rsidRDefault="00AF15CD"/>
+    <w:p w14:paraId="0E8AE4C9" w14:textId="77777777" w:rsidR="00AF15CD" w:rsidRDefault="00AF15CD"/>
+    <w:p w14:paraId="0177B58F" w14:textId="77777777" w:rsidR="00AF15CD" w:rsidRDefault="00AF15CD"/>
+    <w:p w14:paraId="687CEDD0" w14:textId="77777777" w:rsidR="00AF15CD" w:rsidRDefault="00AF15CD"/>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="4868E116" w14:textId="77777777" w:rsidR="0000530F" w:rsidRDefault="0000530F">
+    <w:p w14:paraId="1D2EB84E" w14:textId="77777777" w:rsidR="00AF15CD" w:rsidRDefault="00AF15CD">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="2"/>
           <w:szCs w:val="2"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7A8FDE08" w14:textId="77777777" w:rsidR="0000530F" w:rsidRDefault="0000530F">
+    <w:p w14:paraId="24613AC4" w14:textId="77777777" w:rsidR="00AF15CD" w:rsidRDefault="00AF15CD">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="2"/>
           <w:szCs w:val="2"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7C45DF53" w14:textId="77777777" w:rsidR="0000530F" w:rsidRDefault="0000530F"/>
-[...4 lines deleted...]
-    <w:p w14:paraId="6C343419" w14:textId="77777777" w:rsidR="0000530F" w:rsidRDefault="0000530F"/>
+    <w:p w14:paraId="41182E0C" w14:textId="77777777" w:rsidR="00AF15CD" w:rsidRDefault="00AF15CD"/>
+    <w:p w14:paraId="57AB48B7" w14:textId="77777777" w:rsidR="00AF15CD" w:rsidRDefault="00AF15CD"/>
+    <w:p w14:paraId="611183D2" w14:textId="77777777" w:rsidR="00AF15CD" w:rsidRDefault="00AF15CD"/>
+    <w:p w14:paraId="77FB0C57" w14:textId="77777777" w:rsidR="00AF15CD" w:rsidRDefault="00AF15CD"/>
+    <w:p w14:paraId="75156BE0" w14:textId="77777777" w:rsidR="00AF15CD" w:rsidRDefault="00AF15CD"/>
+    <w:p w14:paraId="51D85D65" w14:textId="77777777" w:rsidR="00AF15CD" w:rsidRDefault="00AF15CD"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
@@ -3910,238 +4242,238 @@
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="0EAFEB14" w14:textId="77777777" w:rsidR="00F07882" w:rsidRPr="00906369" w:rsidRDefault="007C4781">
+  <w:p w14:paraId="347BAFF1" w14:textId="77777777" w:rsidR="00F07882" w:rsidRPr="00906369" w:rsidRDefault="007C4781">
     <w:pPr>
       <w:rPr>
         <w:i/>
         <w:iCs/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00906369">
       <w:rPr>
         <w:i/>
         <w:iCs/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidR="00F07882" w:rsidRPr="00906369">
       <w:rPr>
         <w:i/>
         <w:iCs/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE </w:instrText>
     </w:r>
     <w:r w:rsidRPr="00906369">
       <w:rPr>
         <w:i/>
         <w:iCs/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="00F07882">
       <w:rPr>
         <w:i/>
         <w:iCs/>
         <w:noProof/>
       </w:rPr>
       <w:t>22</w:t>
     </w:r>
     <w:r w:rsidRPr="00906369">
       <w:rPr>
         <w:i/>
         <w:iCs/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
-  <w:p w14:paraId="0DDA1EEF" w14:textId="77777777" w:rsidR="009A36CB" w:rsidRDefault="009A36CB"/>
-[...4 lines deleted...]
-  <w:p w14:paraId="68B7E96F" w14:textId="77777777" w:rsidR="00E05C64" w:rsidRDefault="00E05C64"/>
+  <w:p w14:paraId="08197C02" w14:textId="77777777" w:rsidR="009A36CB" w:rsidRDefault="009A36CB"/>
+  <w:p w14:paraId="54B708D4" w14:textId="77777777" w:rsidR="006A009B" w:rsidRDefault="006A009B"/>
+  <w:p w14:paraId="0CDA9E63" w14:textId="77777777" w:rsidR="00C9752E" w:rsidRDefault="00C9752E"/>
+  <w:p w14:paraId="39FAE89F" w14:textId="77777777" w:rsidR="00E05C64" w:rsidRDefault="00E05C64"/>
+  <w:p w14:paraId="69BAFF7D" w14:textId="77777777" w:rsidR="00E05C64" w:rsidRDefault="00E05C64"/>
+  <w:p w14:paraId="45E8558C" w14:textId="77777777" w:rsidR="00E05C64" w:rsidRDefault="00E05C64"/>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="35491413" w14:textId="77777777" w:rsidR="0000530F" w:rsidRPr="00691D14" w:rsidRDefault="0000530F" w:rsidP="00691D14">
+    <w:p w14:paraId="2084FC7B" w14:textId="77777777" w:rsidR="00AF15CD" w:rsidRPr="00691D14" w:rsidRDefault="00AF15CD" w:rsidP="00691D14">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7A314B68" w14:textId="77777777" w:rsidR="0000530F" w:rsidRDefault="0000530F" w:rsidP="00C6635D">
+    <w:p w14:paraId="519EAD24" w14:textId="77777777" w:rsidR="00AF15CD" w:rsidRDefault="00AF15CD" w:rsidP="00C6635D">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>––––––––––––––</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5026DE59" w14:textId="77777777" w:rsidR="0000530F" w:rsidRDefault="0000530F"/>
-[...3 lines deleted...]
-    <w:p w14:paraId="29C87D4D" w14:textId="77777777" w:rsidR="0000530F" w:rsidRDefault="0000530F"/>
+    <w:p w14:paraId="4F65137F" w14:textId="77777777" w:rsidR="00AF15CD" w:rsidRDefault="00AF15CD"/>
+    <w:p w14:paraId="73A9CBAC" w14:textId="77777777" w:rsidR="00AF15CD" w:rsidRDefault="00AF15CD"/>
+    <w:p w14:paraId="53F76BD6" w14:textId="77777777" w:rsidR="00AF15CD" w:rsidRDefault="00AF15CD"/>
+    <w:p w14:paraId="55F0CF60" w14:textId="77777777" w:rsidR="00AF15CD" w:rsidRDefault="00AF15CD"/>
+    <w:p w14:paraId="12507F87" w14:textId="77777777" w:rsidR="00AF15CD" w:rsidRDefault="00AF15CD"/>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="23510892" w14:textId="77777777" w:rsidR="0000530F" w:rsidRDefault="0000530F" w:rsidP="00C6635D">
+    <w:p w14:paraId="6A08A57C" w14:textId="77777777" w:rsidR="00AF15CD" w:rsidRDefault="00AF15CD" w:rsidP="00C6635D">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>––––––––––––––</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="76C28833" w14:textId="77777777" w:rsidR="0000530F" w:rsidRDefault="0000530F"/>
-[...3 lines deleted...]
-    <w:p w14:paraId="6E4523CE" w14:textId="77777777" w:rsidR="0000530F" w:rsidRDefault="0000530F"/>
+    <w:p w14:paraId="68C17CF5" w14:textId="77777777" w:rsidR="00AF15CD" w:rsidRDefault="00AF15CD"/>
+    <w:p w14:paraId="61E3A6F5" w14:textId="77777777" w:rsidR="00AF15CD" w:rsidRDefault="00AF15CD"/>
+    <w:p w14:paraId="7588EAAE" w14:textId="77777777" w:rsidR="00AF15CD" w:rsidRDefault="00AF15CD"/>
+    <w:p w14:paraId="20A001B6" w14:textId="77777777" w:rsidR="00AF15CD" w:rsidRDefault="00AF15CD"/>
+    <w:p w14:paraId="356E5731" w14:textId="77777777" w:rsidR="00AF15CD" w:rsidRDefault="00AF15CD"/>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="10143956" w14:textId="77777777" w:rsidR="00285B8D" w:rsidRPr="00A55586" w:rsidRDefault="00285B8D" w:rsidP="004B7614">
+    <w:p w14:paraId="05F6D423" w14:textId="77777777" w:rsidR="00285B8D" w:rsidRPr="00A55586" w:rsidRDefault="00285B8D" w:rsidP="004B7614">
       <w:pPr>
         <w:pStyle w:val="IJETNFootnote"/>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00643084">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00A55586">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> Text inserted within square brackets is the name of the style to be used (stylesheet downloadable at </w:t>
       </w:r>
       <w:hyperlink r:id="rId1" w:history="1">
         <w:r w:rsidR="00C46965" w:rsidRPr="00C46965">
           <w:rPr>
             <w:rStyle w:val="Collegamentoipertestuale"/>
             <w:lang w:val="en-GB"/>
           </w:rPr>
           <w:t>About the Journal | Italian Journal of Educational Technology (cnr.it)</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
-    <w:p w14:paraId="72E8621E" w14:textId="77777777" w:rsidR="00643084" w:rsidRPr="00643084" w:rsidRDefault="00643084" w:rsidP="00643084">
+    <w:p w14:paraId="6934EC39" w14:textId="77777777" w:rsidR="00643084" w:rsidRPr="00643084" w:rsidRDefault="00643084" w:rsidP="00643084">
       <w:pPr>
         <w:pStyle w:val="IJETNFootnote"/>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Rimandonotaapidipagina"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00643084">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="004B7614">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">To </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>non-Italian</w:t>
       </w:r>
       <w:r w:rsidRPr="004B7614">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> authors: Italian translation of the title, abstract and keywords is optional at the first submission. The editorial team will support non-Italian authors in providing the Italian translation of title, abstract and keywords.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="4">
-    <w:p w14:paraId="58091CD9" w14:textId="77777777" w:rsidR="003C0545" w:rsidRPr="003C0545" w:rsidRDefault="003C0545">
+    <w:p w14:paraId="2E5738AD" w14:textId="77777777" w:rsidR="003C0545" w:rsidRPr="003C0545" w:rsidRDefault="003C0545">
       <w:pPr>
         <w:pStyle w:val="Testonotaapidipagina"/>
       </w:pPr>
       <w:r w:rsidRPr="00643084">
         <w:rPr>
           <w:rStyle w:val="IJETNFootnoteCarattere"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="003955D4">
         <w:rPr>
           <w:rStyle w:val="IJETNFootnoteCarattere"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00843642">
         <w:t>W</w:t>
       </w:r>
       <w:r w:rsidRPr="00FC12D2">
         <w:t>hen insertin</w:t>
       </w:r>
       <w:r w:rsidRPr="00843642">
         <w:t xml:space="preserve">g </w:t>
       </w:r>
@@ -4887,50 +5219,199 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="1080"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3744" w:hanging="1224"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="1440"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4C9829C8"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="40FC5D04"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4D2A1173"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="04100023"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperRoman"/>
       <w:pStyle w:val="Titolo1"/>
       <w:lvlText w:val="Articolo %1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalZero"/>
       <w:pStyle w:val="Titolo2"/>
       <w:isLgl/>
       <w:lvlText w:val="Sezione %1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
@@ -4980,51 +5461,51 @@
       <w:lvlText w:val="%7)"/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="1296" w:hanging="288"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="432"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="1584" w:hanging="144"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6BFC75BF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="CFC2DAC4"/>
     <w:lvl w:ilvl="0" w:tplc="8996C4B0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="IJETINumberedList"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1284" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="3F32E50A">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:pStyle w:val="IJETiNumberedSubList"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2007" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0410001B" w:tentative="1">
       <w:start w:val="1"/>
@@ -5068,51 +5549,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5607" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04100019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6327" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0410001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7047" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6D1C08DC"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="9154E98C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="1.%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="792" w:hanging="432"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
@@ -5157,51 +5638,51 @@
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="1080"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3744" w:hanging="1224"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="1440"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="728B13B8"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="3538F9DE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="IJETETitle1"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="IJETFTitle2"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="792" w:hanging="432"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
@@ -5246,51 +5727,51 @@
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="1080"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3744" w:hanging="1224"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="1440"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="72F90D46"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="0410001F"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="792" w:hanging="432"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3."/>
@@ -5336,83 +5817,83 @@
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3744" w:hanging="1224"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="1440"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1638101605">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1501000089">
-    <w:abstractNumId w:val="16"/>
+    <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1950356455">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1699115094">
     <w:abstractNumId w:val="10"/>
     <w:lvlOverride w:ilvl="0"/>
     <w:lvlOverride w:ilvl="1"/>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="1661039157">
-    <w:abstractNumId w:val="16"/>
+    <w:abstractNumId w:val="17"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
@@ -5426,216 +5907,234 @@
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="1334528787">
-    <w:abstractNumId w:val="16"/>
+    <w:abstractNumId w:val="17"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="589892308">
-    <w:abstractNumId w:val="15"/>
+    <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="1072855455">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="1349256670">
-    <w:abstractNumId w:val="17"/>
+    <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="554245420">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="1695037806">
-    <w:abstractNumId w:val="18"/>
+    <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="1585845369">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="120150809">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="1169756794">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="829714800">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="1555315110">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="481393084">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="1005278063">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="20" w16cid:durableId="1230579289">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="21" w16cid:durableId="1363508489">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="22" w16cid:durableId="1761103477">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="23" w16cid:durableId="1639988707">
     <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="24" w16cid:durableId="1403210201">
-    <w:abstractNumId w:val="19"/>
+    <w:abstractNumId w:val="20"/>
   </w:num>
   <w:num w:numId="25" w16cid:durableId="1118910582">
-    <w:abstractNumId w:val="16"/>
+    <w:abstractNumId w:val="17"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="26" w16cid:durableId="545994242">
-    <w:abstractNumId w:val="16"/>
+    <w:abstractNumId w:val="17"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
+  </w:num>
+  <w:num w:numId="27" w16cid:durableId="1789155261">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="28" w16cid:durableId="1286080266">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="29" w16cid:durableId="1717270178">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="30" w16cid:durableId="610477260">
+    <w:abstractNumId w:val="10"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="11"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="7F04" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="1" w:alternateStyleNames="0"/>
   <w:stylePaneSortMethod w:val="0000"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="283"/>
   <w:doNotHyphenateCaps/>
   <w:drawingGridHorizontalSpacing w:val="120"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:savePreviewPicture/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:pos w:val="sectEnd"/>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="007E14F9"/>
+    <w:rsidRoot w:val="00C94C87"/>
     <w:rsid w:val="00003DF9"/>
     <w:rsid w:val="0000530F"/>
     <w:rsid w:val="00007874"/>
     <w:rsid w:val="00010B42"/>
     <w:rsid w:val="00013170"/>
     <w:rsid w:val="00016073"/>
     <w:rsid w:val="000164E9"/>
     <w:rsid w:val="00020EC8"/>
+    <w:rsid w:val="0002650E"/>
     <w:rsid w:val="0003016F"/>
+    <w:rsid w:val="00030EE7"/>
     <w:rsid w:val="00042F3C"/>
     <w:rsid w:val="00046934"/>
     <w:rsid w:val="00052628"/>
     <w:rsid w:val="00052E85"/>
     <w:rsid w:val="00057629"/>
     <w:rsid w:val="0006297C"/>
     <w:rsid w:val="00064CCA"/>
     <w:rsid w:val="00064EE8"/>
     <w:rsid w:val="00075B83"/>
     <w:rsid w:val="00080EE0"/>
     <w:rsid w:val="00081C17"/>
     <w:rsid w:val="0008288D"/>
     <w:rsid w:val="0008755F"/>
+    <w:rsid w:val="000921DC"/>
     <w:rsid w:val="00094331"/>
     <w:rsid w:val="00097B89"/>
     <w:rsid w:val="00097FAD"/>
     <w:rsid w:val="000A3597"/>
     <w:rsid w:val="000A4865"/>
     <w:rsid w:val="000A4A16"/>
     <w:rsid w:val="000A5509"/>
     <w:rsid w:val="000A6CC2"/>
     <w:rsid w:val="000B0C10"/>
+    <w:rsid w:val="000B2286"/>
     <w:rsid w:val="000B2368"/>
     <w:rsid w:val="000B7126"/>
     <w:rsid w:val="000C23A8"/>
     <w:rsid w:val="000C6116"/>
     <w:rsid w:val="000C742B"/>
     <w:rsid w:val="000D135E"/>
     <w:rsid w:val="000D25CD"/>
     <w:rsid w:val="000E130D"/>
     <w:rsid w:val="000E1BAE"/>
     <w:rsid w:val="000F55CB"/>
     <w:rsid w:val="00103EF2"/>
     <w:rsid w:val="00105C09"/>
     <w:rsid w:val="00110657"/>
     <w:rsid w:val="00113C18"/>
     <w:rsid w:val="00114070"/>
     <w:rsid w:val="00115A62"/>
     <w:rsid w:val="00115AD2"/>
     <w:rsid w:val="00117041"/>
+    <w:rsid w:val="00120DA6"/>
     <w:rsid w:val="00123202"/>
     <w:rsid w:val="00136F43"/>
     <w:rsid w:val="00144956"/>
     <w:rsid w:val="00146D23"/>
     <w:rsid w:val="0015206F"/>
     <w:rsid w:val="001526A6"/>
     <w:rsid w:val="001543CF"/>
+    <w:rsid w:val="00155322"/>
     <w:rsid w:val="001634FD"/>
     <w:rsid w:val="00167835"/>
     <w:rsid w:val="00170E82"/>
     <w:rsid w:val="00183951"/>
     <w:rsid w:val="001900D9"/>
     <w:rsid w:val="00190402"/>
     <w:rsid w:val="001910FC"/>
     <w:rsid w:val="00191FE9"/>
     <w:rsid w:val="0019247A"/>
     <w:rsid w:val="001A36E2"/>
     <w:rsid w:val="001A37A8"/>
     <w:rsid w:val="001B0E61"/>
     <w:rsid w:val="001B212F"/>
     <w:rsid w:val="001B2B32"/>
     <w:rsid w:val="001C61E9"/>
     <w:rsid w:val="001C6B9E"/>
     <w:rsid w:val="001D034E"/>
     <w:rsid w:val="001D5FE2"/>
     <w:rsid w:val="001E327B"/>
     <w:rsid w:val="001E38FA"/>
     <w:rsid w:val="001E6283"/>
     <w:rsid w:val="001E6396"/>
     <w:rsid w:val="002008D9"/>
     <w:rsid w:val="0020331A"/>
     <w:rsid w:val="00206A61"/>
@@ -5710,50 +6209,51 @@
     <w:rsid w:val="003A30B5"/>
     <w:rsid w:val="003A3941"/>
     <w:rsid w:val="003A491D"/>
     <w:rsid w:val="003A724E"/>
     <w:rsid w:val="003B2C04"/>
     <w:rsid w:val="003B336C"/>
     <w:rsid w:val="003B3FED"/>
     <w:rsid w:val="003B6DC1"/>
     <w:rsid w:val="003B7EA4"/>
     <w:rsid w:val="003C0545"/>
     <w:rsid w:val="003C64A8"/>
     <w:rsid w:val="003C6C28"/>
     <w:rsid w:val="003F1865"/>
     <w:rsid w:val="003F29CF"/>
     <w:rsid w:val="003F3751"/>
     <w:rsid w:val="003F37DE"/>
     <w:rsid w:val="003F37ED"/>
     <w:rsid w:val="003F6BE9"/>
     <w:rsid w:val="00401E6E"/>
     <w:rsid w:val="00410171"/>
     <w:rsid w:val="00416486"/>
     <w:rsid w:val="00422314"/>
     <w:rsid w:val="004258D1"/>
     <w:rsid w:val="00425A8E"/>
     <w:rsid w:val="00425F9D"/>
+    <w:rsid w:val="004317C3"/>
     <w:rsid w:val="00432FF5"/>
     <w:rsid w:val="0043748F"/>
     <w:rsid w:val="00440F97"/>
     <w:rsid w:val="00442230"/>
     <w:rsid w:val="00444B35"/>
     <w:rsid w:val="004450B0"/>
     <w:rsid w:val="00447424"/>
     <w:rsid w:val="004474A9"/>
     <w:rsid w:val="004524C5"/>
     <w:rsid w:val="00452517"/>
     <w:rsid w:val="004536F1"/>
     <w:rsid w:val="00453D7B"/>
     <w:rsid w:val="00461BB9"/>
     <w:rsid w:val="00465882"/>
     <w:rsid w:val="00466B8F"/>
     <w:rsid w:val="00470242"/>
     <w:rsid w:val="0047246B"/>
     <w:rsid w:val="00472DEC"/>
     <w:rsid w:val="00483C90"/>
     <w:rsid w:val="004846CF"/>
     <w:rsid w:val="004852F2"/>
     <w:rsid w:val="0049301B"/>
     <w:rsid w:val="004A64F7"/>
     <w:rsid w:val="004B050A"/>
     <w:rsid w:val="004B2F98"/>
@@ -5762,68 +6262,71 @@
     <w:rsid w:val="004C3AFC"/>
     <w:rsid w:val="004C50B4"/>
     <w:rsid w:val="004C53AD"/>
     <w:rsid w:val="004D014E"/>
     <w:rsid w:val="004D131D"/>
     <w:rsid w:val="004D6917"/>
     <w:rsid w:val="004E221C"/>
     <w:rsid w:val="004E26B0"/>
     <w:rsid w:val="004E375E"/>
     <w:rsid w:val="004E3B5F"/>
     <w:rsid w:val="004F2614"/>
     <w:rsid w:val="004F3564"/>
     <w:rsid w:val="004F38B6"/>
     <w:rsid w:val="004F3B2A"/>
     <w:rsid w:val="004F7D4A"/>
     <w:rsid w:val="00502C28"/>
     <w:rsid w:val="0050502A"/>
     <w:rsid w:val="00525453"/>
     <w:rsid w:val="005256D1"/>
     <w:rsid w:val="0052684D"/>
     <w:rsid w:val="00532159"/>
     <w:rsid w:val="0053278E"/>
     <w:rsid w:val="0053279B"/>
     <w:rsid w:val="00532FE2"/>
     <w:rsid w:val="00533844"/>
+    <w:rsid w:val="00536389"/>
     <w:rsid w:val="0053757E"/>
     <w:rsid w:val="00543BD1"/>
     <w:rsid w:val="00550C44"/>
     <w:rsid w:val="00551D9D"/>
     <w:rsid w:val="0055241B"/>
     <w:rsid w:val="00555F12"/>
     <w:rsid w:val="00560000"/>
     <w:rsid w:val="00560125"/>
     <w:rsid w:val="00567279"/>
     <w:rsid w:val="00567578"/>
     <w:rsid w:val="00567740"/>
     <w:rsid w:val="005766A8"/>
     <w:rsid w:val="00582D57"/>
     <w:rsid w:val="00586E7A"/>
+    <w:rsid w:val="00591440"/>
     <w:rsid w:val="00591B9B"/>
     <w:rsid w:val="00592906"/>
     <w:rsid w:val="005946B7"/>
     <w:rsid w:val="005A081D"/>
+    <w:rsid w:val="005A1249"/>
     <w:rsid w:val="005A2989"/>
     <w:rsid w:val="005B6B2D"/>
     <w:rsid w:val="005C24B7"/>
     <w:rsid w:val="005C6759"/>
     <w:rsid w:val="005D7775"/>
     <w:rsid w:val="005E0F9B"/>
     <w:rsid w:val="005E4B16"/>
     <w:rsid w:val="005F48B5"/>
     <w:rsid w:val="005F5192"/>
     <w:rsid w:val="005F5999"/>
     <w:rsid w:val="005F655E"/>
     <w:rsid w:val="005F758A"/>
     <w:rsid w:val="00600465"/>
     <w:rsid w:val="00602BC8"/>
     <w:rsid w:val="00603A6B"/>
     <w:rsid w:val="006069B0"/>
     <w:rsid w:val="0061000A"/>
     <w:rsid w:val="006231D9"/>
     <w:rsid w:val="00625E34"/>
     <w:rsid w:val="00632365"/>
     <w:rsid w:val="00632397"/>
     <w:rsid w:val="006326A1"/>
     <w:rsid w:val="00634E6C"/>
     <w:rsid w:val="00643084"/>
     <w:rsid w:val="0065263C"/>
@@ -5886,60 +6389,62 @@
     <w:rsid w:val="007A6B31"/>
     <w:rsid w:val="007A7AD6"/>
     <w:rsid w:val="007B1B72"/>
     <w:rsid w:val="007B4D40"/>
     <w:rsid w:val="007B68F0"/>
     <w:rsid w:val="007C3B3C"/>
     <w:rsid w:val="007C4781"/>
     <w:rsid w:val="007C47BA"/>
     <w:rsid w:val="007D241C"/>
     <w:rsid w:val="007D64BE"/>
     <w:rsid w:val="007D777F"/>
     <w:rsid w:val="007E14F9"/>
     <w:rsid w:val="007E3517"/>
     <w:rsid w:val="007E362F"/>
     <w:rsid w:val="007F0FF1"/>
     <w:rsid w:val="007F3164"/>
     <w:rsid w:val="007F4790"/>
     <w:rsid w:val="007F5B24"/>
     <w:rsid w:val="00801913"/>
     <w:rsid w:val="0080238E"/>
     <w:rsid w:val="008028C2"/>
     <w:rsid w:val="00811FCC"/>
     <w:rsid w:val="00813B64"/>
     <w:rsid w:val="008215BF"/>
     <w:rsid w:val="0082495C"/>
+    <w:rsid w:val="00825199"/>
     <w:rsid w:val="0083046E"/>
     <w:rsid w:val="00830897"/>
     <w:rsid w:val="00841695"/>
     <w:rsid w:val="0084318F"/>
     <w:rsid w:val="00843642"/>
     <w:rsid w:val="00844E8F"/>
     <w:rsid w:val="0085072F"/>
     <w:rsid w:val="00851CE0"/>
     <w:rsid w:val="00857722"/>
     <w:rsid w:val="00857F6A"/>
+    <w:rsid w:val="0086022E"/>
     <w:rsid w:val="00860C38"/>
     <w:rsid w:val="00863397"/>
     <w:rsid w:val="008635B7"/>
     <w:rsid w:val="00864221"/>
     <w:rsid w:val="008653BF"/>
     <w:rsid w:val="0087197F"/>
     <w:rsid w:val="008723AC"/>
     <w:rsid w:val="00872A70"/>
     <w:rsid w:val="008743A7"/>
     <w:rsid w:val="008748C6"/>
     <w:rsid w:val="00874DC7"/>
     <w:rsid w:val="00875DCE"/>
     <w:rsid w:val="0088246B"/>
     <w:rsid w:val="0088516F"/>
     <w:rsid w:val="008863DC"/>
     <w:rsid w:val="00893E78"/>
     <w:rsid w:val="00895DEA"/>
     <w:rsid w:val="008A1C5E"/>
     <w:rsid w:val="008A24CE"/>
     <w:rsid w:val="008A4953"/>
     <w:rsid w:val="008B314C"/>
     <w:rsid w:val="008B6B49"/>
     <w:rsid w:val="008B71C1"/>
     <w:rsid w:val="008B7315"/>
     <w:rsid w:val="008D6100"/>
@@ -6037,138 +6542,143 @@
     <w:rsid w:val="00AA08D8"/>
     <w:rsid w:val="00AA0D0B"/>
     <w:rsid w:val="00AA36FD"/>
     <w:rsid w:val="00AA3AC7"/>
     <w:rsid w:val="00AA6595"/>
     <w:rsid w:val="00AB2588"/>
     <w:rsid w:val="00AB292A"/>
     <w:rsid w:val="00AB5B8F"/>
     <w:rsid w:val="00AB6A92"/>
     <w:rsid w:val="00AC2D49"/>
     <w:rsid w:val="00AC3F9A"/>
     <w:rsid w:val="00AC54CE"/>
     <w:rsid w:val="00AC55D8"/>
     <w:rsid w:val="00AC79D7"/>
     <w:rsid w:val="00AC7EBD"/>
     <w:rsid w:val="00AD0839"/>
     <w:rsid w:val="00AD0E6A"/>
     <w:rsid w:val="00AD275E"/>
     <w:rsid w:val="00AD27D5"/>
     <w:rsid w:val="00AD7E71"/>
     <w:rsid w:val="00AE29E6"/>
     <w:rsid w:val="00AE4E0D"/>
     <w:rsid w:val="00AF01C2"/>
     <w:rsid w:val="00AF0AC3"/>
     <w:rsid w:val="00AF118F"/>
+    <w:rsid w:val="00AF15CD"/>
     <w:rsid w:val="00AF553F"/>
     <w:rsid w:val="00B010AA"/>
     <w:rsid w:val="00B07ACE"/>
     <w:rsid w:val="00B1096B"/>
     <w:rsid w:val="00B1185A"/>
     <w:rsid w:val="00B14072"/>
     <w:rsid w:val="00B14707"/>
     <w:rsid w:val="00B147DB"/>
     <w:rsid w:val="00B14B13"/>
     <w:rsid w:val="00B23F65"/>
     <w:rsid w:val="00B3078A"/>
     <w:rsid w:val="00B31897"/>
     <w:rsid w:val="00B33BAC"/>
     <w:rsid w:val="00B41EBD"/>
     <w:rsid w:val="00B43610"/>
     <w:rsid w:val="00B44151"/>
     <w:rsid w:val="00B4453E"/>
     <w:rsid w:val="00B52419"/>
     <w:rsid w:val="00B52F3A"/>
     <w:rsid w:val="00B54DAA"/>
     <w:rsid w:val="00B55D9B"/>
     <w:rsid w:val="00B56008"/>
     <w:rsid w:val="00B573EE"/>
     <w:rsid w:val="00B6482B"/>
     <w:rsid w:val="00B65756"/>
     <w:rsid w:val="00B72699"/>
     <w:rsid w:val="00B80406"/>
     <w:rsid w:val="00B804C8"/>
     <w:rsid w:val="00B85678"/>
     <w:rsid w:val="00B93AC0"/>
     <w:rsid w:val="00B95501"/>
     <w:rsid w:val="00B966A5"/>
+    <w:rsid w:val="00BA04BC"/>
     <w:rsid w:val="00BA1DD2"/>
     <w:rsid w:val="00BA1F13"/>
     <w:rsid w:val="00BA2701"/>
     <w:rsid w:val="00BB0D3C"/>
     <w:rsid w:val="00BB491B"/>
     <w:rsid w:val="00BB4C76"/>
     <w:rsid w:val="00BB734D"/>
     <w:rsid w:val="00BC3AE3"/>
     <w:rsid w:val="00BD0133"/>
     <w:rsid w:val="00BD1E84"/>
     <w:rsid w:val="00BD32AC"/>
     <w:rsid w:val="00BE6B4B"/>
     <w:rsid w:val="00BE7E7C"/>
     <w:rsid w:val="00BF0CD0"/>
     <w:rsid w:val="00BF1E5A"/>
     <w:rsid w:val="00BF2B47"/>
+    <w:rsid w:val="00C00F05"/>
     <w:rsid w:val="00C1048B"/>
     <w:rsid w:val="00C10714"/>
     <w:rsid w:val="00C10BA0"/>
     <w:rsid w:val="00C125B0"/>
     <w:rsid w:val="00C12997"/>
     <w:rsid w:val="00C133FC"/>
     <w:rsid w:val="00C158E5"/>
     <w:rsid w:val="00C22B2C"/>
     <w:rsid w:val="00C25553"/>
     <w:rsid w:val="00C300D6"/>
     <w:rsid w:val="00C329D2"/>
     <w:rsid w:val="00C33BA4"/>
     <w:rsid w:val="00C33DBB"/>
     <w:rsid w:val="00C35F2E"/>
     <w:rsid w:val="00C428FB"/>
     <w:rsid w:val="00C43CBD"/>
     <w:rsid w:val="00C45C82"/>
     <w:rsid w:val="00C466A6"/>
     <w:rsid w:val="00C46965"/>
     <w:rsid w:val="00C52AE4"/>
     <w:rsid w:val="00C53373"/>
     <w:rsid w:val="00C53958"/>
     <w:rsid w:val="00C53B8E"/>
     <w:rsid w:val="00C6635D"/>
     <w:rsid w:val="00C66B11"/>
     <w:rsid w:val="00C74A8F"/>
     <w:rsid w:val="00C76139"/>
     <w:rsid w:val="00C9151F"/>
     <w:rsid w:val="00C9227B"/>
+    <w:rsid w:val="00C94C87"/>
     <w:rsid w:val="00C96BB4"/>
     <w:rsid w:val="00C9752E"/>
     <w:rsid w:val="00CA45C8"/>
     <w:rsid w:val="00CA500F"/>
     <w:rsid w:val="00CB12D8"/>
     <w:rsid w:val="00CB691E"/>
     <w:rsid w:val="00CC0255"/>
     <w:rsid w:val="00CC618C"/>
     <w:rsid w:val="00CD4BBC"/>
     <w:rsid w:val="00CD748D"/>
     <w:rsid w:val="00CF126A"/>
+    <w:rsid w:val="00CF1D86"/>
     <w:rsid w:val="00CF4E96"/>
     <w:rsid w:val="00CF620C"/>
     <w:rsid w:val="00CF6C7C"/>
     <w:rsid w:val="00D02669"/>
     <w:rsid w:val="00D03176"/>
     <w:rsid w:val="00D12A29"/>
     <w:rsid w:val="00D12B55"/>
     <w:rsid w:val="00D13AD0"/>
     <w:rsid w:val="00D23573"/>
     <w:rsid w:val="00D27E90"/>
     <w:rsid w:val="00D420F8"/>
     <w:rsid w:val="00D4708E"/>
     <w:rsid w:val="00D56CED"/>
     <w:rsid w:val="00D622F1"/>
     <w:rsid w:val="00D709BE"/>
     <w:rsid w:val="00D70B47"/>
     <w:rsid w:val="00D72C08"/>
     <w:rsid w:val="00D72D4E"/>
     <w:rsid w:val="00D74DD9"/>
     <w:rsid w:val="00D765C4"/>
     <w:rsid w:val="00D860B8"/>
     <w:rsid w:val="00D864EB"/>
     <w:rsid w:val="00D93002"/>
     <w:rsid w:val="00D94064"/>
     <w:rsid w:val="00D942DC"/>
@@ -6215,56 +6725,58 @@
     <w:rsid w:val="00EA2DA4"/>
     <w:rsid w:val="00EB05AD"/>
     <w:rsid w:val="00EB6731"/>
     <w:rsid w:val="00EB68AB"/>
     <w:rsid w:val="00EC4B86"/>
     <w:rsid w:val="00EC7D4A"/>
     <w:rsid w:val="00ED20F4"/>
     <w:rsid w:val="00EE180B"/>
     <w:rsid w:val="00EE36EB"/>
     <w:rsid w:val="00EE5B9C"/>
     <w:rsid w:val="00EE628B"/>
     <w:rsid w:val="00EE6E7E"/>
     <w:rsid w:val="00EF0B48"/>
     <w:rsid w:val="00EF4AB3"/>
     <w:rsid w:val="00EF4B33"/>
     <w:rsid w:val="00F02A4A"/>
     <w:rsid w:val="00F061FA"/>
     <w:rsid w:val="00F07882"/>
     <w:rsid w:val="00F169AA"/>
     <w:rsid w:val="00F20355"/>
     <w:rsid w:val="00F30499"/>
     <w:rsid w:val="00F330F0"/>
     <w:rsid w:val="00F343D3"/>
     <w:rsid w:val="00F34564"/>
     <w:rsid w:val="00F34764"/>
+    <w:rsid w:val="00F43D8C"/>
     <w:rsid w:val="00F4765D"/>
     <w:rsid w:val="00F50F2F"/>
     <w:rsid w:val="00F52FEF"/>
     <w:rsid w:val="00F5364A"/>
     <w:rsid w:val="00F53720"/>
     <w:rsid w:val="00F53CE8"/>
+    <w:rsid w:val="00F576B4"/>
     <w:rsid w:val="00F61F00"/>
     <w:rsid w:val="00F63D94"/>
     <w:rsid w:val="00F66132"/>
     <w:rsid w:val="00F74C30"/>
     <w:rsid w:val="00F76209"/>
     <w:rsid w:val="00F92782"/>
     <w:rsid w:val="00F937C9"/>
     <w:rsid w:val="00F95626"/>
     <w:rsid w:val="00F9587E"/>
     <w:rsid w:val="00FA0CA7"/>
     <w:rsid w:val="00FA1768"/>
     <w:rsid w:val="00FA253C"/>
     <w:rsid w:val="00FA29A3"/>
     <w:rsid w:val="00FB2162"/>
     <w:rsid w:val="00FB2CA4"/>
     <w:rsid w:val="00FB5D3D"/>
     <w:rsid w:val="00FB7AD9"/>
     <w:rsid w:val="00FC035E"/>
     <w:rsid w:val="00FC12D2"/>
     <w:rsid w:val="00FC4C99"/>
     <w:rsid w:val="00FD2670"/>
     <w:rsid w:val="00FD5C2A"/>
     <w:rsid w:val="00FD6563"/>
     <w:rsid w:val="00FD77E6"/>
     <w:rsid w:val="00FD7860"/>
@@ -6277,51 +6789,51 @@
     <w:rsid w:val="00FF72C2"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="it-IT" w:eastAsia="ja-JP" w:bidi="he-IL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="25931D24"/>
+  <w14:docId w14:val="58AF1FA0"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="it-IT" w:eastAsia="it-IT" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:locked="1" w:uiPriority="9"/>
     <w:lsdException w:name="heading 2" w:locked="1" w:uiPriority="9"/>
     <w:lsdException w:name="heading 3" w:locked="1" w:uiPriority="9"/>
     <w:lsdException w:name="heading 4" w:locked="1" w:uiPriority="9"/>
     <w:lsdException w:name="heading 5" w:locked="1" w:uiPriority="9"/>
     <w:lsdException w:name="heading 6" w:locked="1" w:uiPriority="9"/>
     <w:lsdException w:name="heading 7" w:locked="1" w:uiPriority="9"/>
@@ -6854,50 +7366,51 @@
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Titolo7">
     <w:name w:val="heading 7"/>
     <w:basedOn w:val="Normale"/>
     <w:next w:val="Normale"/>
     <w:semiHidden/>
     <w:locked/>
     <w:rsid w:val="00AC4111"/>
     <w:pPr>
       <w:keepNext/>
       <w:numPr>
         <w:ilvl w:val="6"/>
         <w:numId w:val="8"/>
       </w:numPr>
       <w:outlineLvl w:val="6"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Carpredefinitoparagrafo">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Tabellanormale">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Nessunelenco">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="StileTDFiguraAllineatoasinistra">
     <w:name w:val="Stile TD_Figura + Allineato a sinistra"/>
@@ -7200,85 +7713,84 @@
       <w:autoSpaceDN w:val="0"/>
       <w:spacing w:after="120" w:line="480" w:lineRule="auto"/>
       <w:ind w:left="283"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cs="Times"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Rientrocorpodeltesto3Carattere">
     <w:name w:val="Rientro corpo del testo 3 Carattere"/>
     <w:link w:val="Rientrocorpodeltesto3"/>
     <w:semiHidden/>
     <w:rsid w:val="00CB691E"/>
     <w:rPr>
       <w:rFonts w:cs="Times"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Enfasigrassetto">
     <w:name w:val="Strong"/>
-    <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
+    <w:uiPriority w:val="22"/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00FD6563"/>
     <w:rPr>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Revisione">
     <w:name w:val="Revision"/>
     <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="003F0C58"/>
     <w:rPr>
       <w:rFonts w:cs="Arial"/>
       <w:lang w:val="en-AU" w:eastAsia="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="IJETETitle1">
     <w:name w:val="IJET_E_Title 1"/>
     <w:basedOn w:val="Normale"/>
     <w:next w:val="Normale"/>
     <w:link w:val="IJETETitle1Carattere"/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="0065263C"/>
     <w:pPr>
       <w:keepNext/>
       <w:numPr>
         <w:numId w:val="12"/>
       </w:numPr>
       <w:spacing w:before="480" w:after="120"/>
-      <w:ind w:left="516" w:right="1128" w:hanging="340"/>
+      <w:ind w:right="1128"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:b/>
       <w:sz w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="IJETETitle1Carattere">
     <w:name w:val="IJET_E_Title 1 Carattere"/>
     <w:link w:val="IJETETitle1"/>
     <w:rsid w:val="0065263C"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:b/>
       <w:sz w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="IJETFTitle2">
     <w:name w:val="IJET_F_Title 2"/>
     <w:basedOn w:val="Normale"/>
     <w:next w:val="Normale"/>
     <w:link w:val="IJETFTitle2Carattere"/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="004846CF"/>
@@ -7448,51 +7960,51 @@
     <w:basedOn w:val="Normale"/>
     <w:next w:val="Normale"/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00AC54CE"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="IJETHBulletedList">
     <w:name w:val="IJET_H_BulletedList"/>
     <w:basedOn w:val="Normale"/>
     <w:rsid w:val="00652754"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="1"/>
       </w:numPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="510"/>
       </w:tabs>
       <w:spacing w:line="262" w:lineRule="auto"/>
-      <w:ind w:left="516" w:right="567" w:hanging="340"/>
+      <w:ind w:right="567"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="22"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="IJETDABSTRACTKEYWORDSLabel">
     <w:name w:val="IJET_D_ABSTRACT_KEYWORDS Label"/>
     <w:locked/>
     <w:rsid w:val="0071699D"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:b/>
       <w:caps/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="aaaa">
     <w:name w:val="aaaa"/>
     <w:basedOn w:val="IJETLPictureChart"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:locked/>
     <w:rsid w:val="00B44151"/>
     <w:pPr>
@@ -8083,67 +8595,67 @@
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2729.2008.00276.x" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ijet.itd.cnr.it/index.php/td/about" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="3A6381B7C86E4FE4959B2C57C33E4E42"/>
+        <w:name w:val="5AB85DB1822F4FEBBB26C4026E184E3A"/>
         <w:category>
           <w:name w:val="Generale"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{E4DD095C-BE0A-448C-9842-C821C4952C09}"/>
+        <w:guid w:val="{2E500A31-BFE0-4BA4-ACE1-A10CC1D3C970}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00D5299B" w:rsidRDefault="00000000">
+        <w:p w:rsidR="00000000" w:rsidRDefault="00000000">
           <w:pPr>
-            <w:pStyle w:val="3A6381B7C86E4FE4959B2C57C33E4E42"/>
+            <w:pStyle w:val="5AB85DB1822F4FEBBB26C4026E184E3A"/>
           </w:pPr>
           <w:r w:rsidRPr="00793343">
             <w:rPr>
               <w:rStyle w:val="Testosegnaposto"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t xml:space="preserve">Fare clic qui per immettere testo/Click </w:t>
           </w:r>
           <w:r w:rsidRPr="006637B6">
             <w:rPr>
               <w:rStyle w:val="Testosegnaposto"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t xml:space="preserve">or tap </w:t>
           </w:r>
           <w:r w:rsidRPr="00793343">
             <w:rPr>
               <w:rStyle w:val="Testosegnaposto"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t xml:space="preserve">here to </w:t>
           </w:r>
           <w:r w:rsidRPr="006637B6">
             <w:rPr>
               <w:rStyle w:val="Testosegnaposto"/>
@@ -8269,56 +8781,53 @@
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:view w:val="normal"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="283"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="005B7E26"/>
-[...4 lines deleted...]
-    <w:rsid w:val="00D5299B"/>
+    <w:rsidRoot w:val="00641B31"/>
+    <w:rsid w:val="0002650E"/>
+    <w:rsid w:val="00641B31"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="it-IT"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
 <file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
@@ -8734,52 +9243,52 @@
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Nessunelenco">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:styleId="Testosegnaposto">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="Carpredefinitoparagrafo"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="3A6381B7C86E4FE4959B2C57C33E4E42">
-    <w:name w:val="3A6381B7C86E4FE4959B2C57C33E4E42"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="5AB85DB1822F4FEBBB26C4026E184E3A">
+    <w:name w:val="5AB85DB1822F4FEBBB26C4026E184E3A"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema di Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
@@ -9026,85 +9535,85 @@
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{89B7944D-1A65-4A19-AE38-A33497D67A6C}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Norme per la pubblicazione1.dotx</Template>
+  <Template>new.dotx</Template>
   <TotalTime></TotalTime>
   <Pages>5</Pages>
-  <Words>1095</Words>
-  <Characters>6248</Characters>
+  <Words>1383</Words>
+  <Characters>7887</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>52</Lines>
-  <Paragraphs>14</Paragraphs>
+  <Lines>65</Lines>
+  <Paragraphs>18</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titolo</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>Norme per la pubblicazione - TD</vt:lpstr>
       <vt:lpstr>Norme per la pubblicazione - TD</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Hewlett-Packard</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>7329</CharactersWithSpaces>
+  <CharactersWithSpaces>9252</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="18" baseType="variant">
       <vt:variant>
         <vt:i4>5636160</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>6</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>http://www.apastyle.org/learn/index.aspx</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>4194375</vt:i4>
       </vt:variant>
       <vt:variant>